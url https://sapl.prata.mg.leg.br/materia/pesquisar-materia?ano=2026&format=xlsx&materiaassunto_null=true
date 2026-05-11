--- v0 (2026-02-07)
+++ v1 (2026-05-11)
@@ -10,242 +10,1486 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="978" uniqueCount="476">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>THAÍS</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1663/requerimento_n._001.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1663/requerimento_n._001.2026.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, por meio dos setores competentes, a instalação de rede elétrica e a pavimentação da via localizada na Rua Patrimônio, esquina com a Rua Uberlândia, no Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1664/requerimento_n._002.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1664/requerimento_n._002.2026.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que seja solicitado à Secretaria Municipal de Obras a realização de operação tapa-buracos na Rua Fernando de Noronha, em frente ao número 395.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CLAUDIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1665/requerimento_n._003.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1665/requerimento_n._003.2026.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe que sejam realizadas obras de contenção e escoamento de água da chuva na Rua Gil Sapucaia, em frente à residência de n.º 94, e na Rua Bela Vista, em frente à residência de n.º 01, direcionando a água para evitar alagamentos no local, o que vem ocorrendo com frequência, causando diversos transtornos e prejuízos aos moradores.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MAURÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1666/requerimento_n._004.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1666/requerimento_n._004.2026.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Senhor Prefeito Municipal e à Secretaria Municipal competente (Trânsito / Mobilidade Urbana / Eventos), solicitando a reserva e organização de vagas especiais destinadas a veículos de transporte por aplicativo e táxis nas áreas de acesso aos grandes eventos realizados em nosso município.</t>
   </si>
   <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ROMES</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1680/requerimento_n._005.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para o tampamento de um buraco existente na Rua Pernambuco, esquina com a Rua Jerônimo Felizardo e Rua Raul Macedo, no Bairro Dona Regina.</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>RUBERLEI</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1681/requerimento_n._006.2026_ruberlei.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita a realização de reparo e manutenção em bueiro (boca de lobo) localizado na rua Aurora Maria de Jesus - Bairro Jacaré, o local encontra-se com a estrutura aberta e danificada.</t>
+  </si>
+  <si>
+    <t>1682</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1682/requerimento_n._007.2026_ruberlei.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita a realização de operação tapa-buraco das ruas do Bairro Jacaré, tendo em vista grande quantidade de buracos existentes nas vias.</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>ANE ROSE</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1683/requerimento_n._008.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias que seja solicitado à Secretaria responsável tome providências quanto á estrada de terra que dá acesso á região indo para empresa Cobb, a qual se encontra em péssimas condições de tráfego.</t>
+  </si>
+  <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1686/requerimento_n._009.2026_romes_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para o asfaltamento da rua em frente à empresa de avícolas ICP COBB, localizada neste município.</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1689/requerimento_n._010.2026_romes_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a troca das lâmpadas do pátio do almoxarifado da Prefeitura, visto que todas se encontram queimadas.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1690/requerimento_n._011.2026_ruberlei_alves_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal, solicitando-lhe providencias junto ao Setor competente que seja feita a realização de operação tapa- buraco na Rua Coronel Emídio Marques, na altura do número 1057 e na Rua Guarani na altura do número 229 em razão das más condições em que se encontra o pavimento.</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_n._012.2026_thais_tambelini_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que, seja solicitado à Secretaria Municipal de Obras a implantação de sinalização viária e construção de redutor de velocidade (quebra-molas) na Rua Maria José Camargos Novais, no 80, esquina com a Rua Geraldo Valadão Bittencourt.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_n._013.2026_thais_tambelini_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que, seja solicitado à Secretaria Municipal de Obras a realização de operação tapa-buracos na Rua Coronel Emídio Marques, nas proximidades do no 1066, Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1693/requerimento_n._014.2026_thais_tambelini_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que, seja solicitado à Secretaria Municipal de Serviços Públicos a realização de limpeza da via pública na Rua Júlio Vieira do Amaral, no 62, Bairro Bela _x000D_
+Vista.</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1694/requerimento_015.2026_ane_rose_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal e a Secretaria de Obras, que sejam tomadas as providências necessárias sobre a sinalização do quebra-molas localizado na Rua José Miguel Árabe, Bairro Califórnia 1.</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1695/requerimento_016.2026_ane_rose_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar á Prefeitura Municipal que sejam tomadas as providências necessárias venho, respeitosamente, á presença do Poder Executivo Municipal, a pedido da população, solicitar a adoção de providências quanto á presença de animais abandonados em vias públicas do município.</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1696/requerimento_n._017.2026_ane_rose_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura de Prata e a Secretaria de Obras, que estude a viabilidade de melhorias na organização do trânsito.</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_n._018.2026_thais_tambelini.pdf</t>
+  </si>
+  <si>
+    <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe sejam tomadas providências urgentes quanto à segurança viária na Avenida Brasília, especificamente na rotatória que abrange o Supermercado COOPRATA, a empresa AGROCOCAL, o Bar do Rubão e Hotel Prata Palace.</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1699/requerimento_n._019.2026_thais_tambelini.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria Municipal de Obras a inversão do sentido da Rua Humaitá, passando a ter mão única no sentido da Rua João Pinheiro para a Avenida Marjor Carvalho.</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1705/requerimento_n._020.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal e a Secretaria de Obras, que sejam tomadas as providências necessárias sobre a operação tapa-buracos, nas via públicas que se encontra na Rua Major Eustáquio próximo ao número 119, na rua 5 de Julho próximo ao número 308 e na Orozimbo costa e a esquina com a Bela vista.</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1706/requerimento_n._021.2026_romes_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para o tapamento de um buraco existente na Rua Pernambuco, esquina com a Rua Jerônimo Felizardo e Rua Raul Macedo, no Bairro Esperança.</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1707/requerimento_n._022.2026_romes_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a troca das lâmpadas queimadas em frente ao alojamento da Cutrale, localizado na Avenida Teodoreco.</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1708/requerimento_n._023.2026_romes_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a construção de um passeio em frente à antiga instalação da Escola Coronel Severiano, no bairro Primavera, rua Coronel Emídio Marques.</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1709/requerimento_n._024.2026_romes_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a instalação de uma placa de “Proibido Estacionar” na esquina da Destak Motos, em frente ao Supermercado Lucas.</t>
+  </si>
+  <si>
+    <t>1710</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>RENATO</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1710/requerimento_n._025.2026_renato_2.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Mesa Diretora, após ouvido o Plenário, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando ao setor competente a implantação de um redutor de velocidade (quebra-molas) na Rua Amazonas, nº 298, em frente à empresa Donizete Tratores, neste município.</t>
+  </si>
+  <si>
+    <t>1717</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>PAULO</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1717/requerimento_n._026.2026_-_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências junto ao setor competente para a implantação de um quebra-molas nas proximidades da Escola Gato Xadrez, localizada na Rua Oliveira Vieira de Souza, nº 351, Centro, Prata – MG.</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1718/requerimento_n._027.2026_-_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar providências junto ao setor competente para a implantação de um quebra-molas nas proximidades da Escola Nossa Senhora Aparecida (Colégio das Irmās), localizada na Avenida Major Carvalho, nº 348, Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1719/requerimento_n._028.2026_-_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências junto ao setor competente para a implantação de um quebra-molas nas proximidades da Escola Municipal Professor Marcos Hermínio Martins de Rezende, localizada na Rua Manoel Nunes, s/n, Bairro Oliveira.</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1720/requerimento_n._029.2026_-_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a substituição de uma lâmpada queimada na Rua Raul Macedo, no bairro Esperança</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1721/requerimento_n._030.2026_-_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a substituição das lâmpadas queimadas na Rua Vicente Almada, nº 34, e na Praça JK.</t>
+  </si>
+  <si>
+    <t>1722</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1722/requerimento_n._031.2026_-_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências no sentido de que seja realizado a instalação de um quebra-molas na Rua José Claudino Vieira, próximo ao número 31, Bairro Jacaré.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1723/requerimento_n._032.2026_-_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja construído um ponto de ônibus coletivo com cobertura para proteção de sol e chuva, no ponto de embarque do Bairro Jacaré.</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1724/requerimento_n._033.2026_-_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a revitalização da Praça e da Academia de Saúde do Bairro Jacaré. Requer ainda que seja construído espaço coberto para a atividade de capoeira e demais atividades esportivas para crianças e adultos no local indicado.</t>
+  </si>
+  <si>
+    <t>1725</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>CLÁUDIO</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1725/requerimento_n._034.2026_-_claudio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal para que seja colocado 1 (um) quebra-molas na Rua Claudinho Vieira na altura do número 131, Bairro Jacaré.</t>
+  </si>
+  <si>
+    <t>1730</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1730/requerimento_n._035.2026_-_ruberlei.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feito combate quanto á proliferação de lesmas no Centro Múltiplo Uso Clovis Teodoro, localizado na Tenente Reis.</t>
+  </si>
+  <si>
+    <t>1731</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1731/requerimento_n._036.2026_-_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a limpeza das ruas da comunidade Bom Jardim, tendo em vista a grande quantidade de lixo acumulado que vem causando incômodo e prejuízos à saúde e ao bem-estar da população.</t>
+  </si>
+  <si>
+    <t>1732</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1732/requerimento_n._037.2026_-_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a troca da caixa d’água da Igreja Católica da Comunidade Bom Jardim, tendo em vista que a atual se encontra em estado precário, com água imprópria para consumo, abandonada e servindo de criadouro para mosquitos transmissores da dengue.</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1733/requerimento_n._038.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a limpeza das calhas da UBS Bairro Oliveira, a fim de garantir melhores condições de higiene e segurança para todos os usuários e profissionais que frequentam o referido posto de saúde.</t>
+  </si>
+  <si>
+    <t>1734</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1734/requerimento_n._039.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para tampar o buraco existente na rua Major Eustáquio, próximo à quadra da Associação do Cruzeiro do Sul, no bairro de mesmo nome, tendo em vista que o mesmo encontra-se em grandes proporções, oferecendo risco de acidentes graves aos motoristas, ciclistas e pedestres que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1735/requerimento_n._040.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a instalação de um redutor de velocidade na Rua Maria Teodoro, Bairro Primavera, nas proximidades da casa de número 27, com o objetivo de aumentar a segurança viária para todos os moradores e transeuntes que utilizam o local.</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1736/requerimento_n._041.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências junto ao setor competente para a implantação de um corrimão em frente à farmácia do Hospital da Mulher.</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1737/requerimento_n._042.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa Diretora, o encaminhamento de expediente ao Poder Executivo Municipal para que o setor competente providencie a ação tapa buraco na Rua Major Eustáquio, próximo ao número 124.</t>
+  </si>
+  <si>
+    <t>1738</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1738/requerimento_n043.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências no sentido de que seja realizado tapa buraco na rua Alaor Coelho da Silva, n° 30, bairro Jardim das Acácias, Prata/MG</t>
+  </si>
+  <si>
+    <t>1751</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1751/requerimento_n._044.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências a pedidos de moradores do bairro Bela Vista regular a lâmpada do poste que está situada na Rua Orozimbo Costa com a Rua Bela Vista.</t>
+  </si>
+  <si>
+    <t>1752</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1752/requerimento_n._045.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a poda da árvore localizada no fim da Rua Mato Grosso do Sul com a Rua Lindolfo Fagundes, visto que alguns de seus ramos estão encobrindo a placa de sinalização existente no local.</t>
+  </si>
+  <si>
+    <t>1753</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1753/requerimento_n._046.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para que em todas as escolas da cidade do Prata/MG os pontos de embarque e desembarque das crianças sejam localizados ao lado das escolas, evitando que os alunos precisem atravessar as ruas.</t>
+  </si>
+  <si>
+    <t>1754</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1754/requerimento_n._047.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para o tamponamento dos buracos existentes na Rua Uberlândia, localizada no bairro Vila de Fátima, a fim de melhorar as condições de tráfego de veículos naquele local.</t>
+  </si>
+  <si>
+    <t>1756</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>NARA</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1756/requerimento_n._048-2026_nara.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências urgentes junto à Secretaria Municipal de Obras, quanto à situação de risco dos banheiros públicos das Praças XV de Novembro.</t>
+  </si>
+  <si>
+    <t>1757</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1757/requerimento_n._049-2026_nara_1.pdf</t>
+  </si>
+  <si>
+    <t>1758</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1758/requerimento_n._050-2026_nara.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências urgentes junto à Secretaria Municipal de Obras, quanto à situação de risco nas Ruas Uberlândia e Araxá, Bairro Vila de Fárima, em detrimento dos diversos buracos na via de tráfego, asfalto.</t>
+  </si>
+  <si>
+    <t>1759</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1759/requerimento_n._051-2026_nara.pdf</t>
+  </si>
+  <si>
+    <t>1760</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1760/requerimento_n._052-2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que providencie a extensão da rede de iluminação pública na Rua Ipiaçu, situada entre as ruas Uberlândia e Frutal, no Bairro Dona Regina, visto que atualmente não há cobertura adequada da rede no referido trecho.</t>
+  </si>
+  <si>
+    <t>1761</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1761/requerimento_n._053-2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que providencie a instalação de placas com os nomes das ruas no Bairro Califórnia 2, visto que atualmente não há identificação adequada, o que tem causado transtornos para moradores, visitantes e profissionais que dependem da correta localização, como entregadores, moto taxistas e motoristas de aplicativos.</t>
+  </si>
+  <si>
+    <t>1762</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1762/requerimento_n._054-2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que providencie, com urgência, o aparelhamento/poda das árvores localizadas na Avenida João Alberto, Cruzeiro do Sul, tendo em vista que a falta de iluminação causada pela densidade das copas tem deixado o local muito escuro, aumentando o risco para os moradores e transeuntes que circulam pela região.</t>
+  </si>
+  <si>
+    <t>1763</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1763/requerimento_n._055-2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que providencie, com urgência, a retirada do entulho acumulado na Rua Presidente Antônio Carlos, nº 1075, Bairro Cruzeiro do Sul, a fim de evitar a proliferação de pragas e animais peçonhentos no local.</t>
+  </si>
+  <si>
+    <t>1764</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1764/requerimento_n._056-2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que providencie, com urgência, o aparelhamento/poda de uma árvore localizada nas proximidades do UBSF do Jardim Brasil, a qual se encontra sobre uma residência, colocando em risco a integridade física dos moradores e usuários da unidade de saúde.</t>
+  </si>
+  <si>
+    <t>1765</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1765/requerimento_n._057-2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que promova, com urgência, um mutirão de combate à dengue, com ações de eliminação de focos do mosquito Aedes aegypti em toda a cidade de Prata-MG.</t>
+  </si>
+  <si>
+    <t>1766</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1766/requerimento_n._058-2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando-lhe providências junto ao setor competente para que realize a iluminação da Praça Mauro Henrique, Bairro Jardim Gabriela.</t>
+  </si>
+  <si>
+    <t>1767</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1767/requerimento_n._059-2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando-lhe providências junto ao setor competente para solicitar providências quanto ao estado do terreno localizado na Rua Marcos Antônio Camargo, 130, Bairro Parque das Acácias.</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>FÁBIO</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1768/requerimento_n._060-2026_fabio.pdf</t>
+  </si>
+  <si>
+    <t>De conformidade com as normas regimentais, REQUEIRO ao Senhor Prefeito Municipal, após voto favorável dos nobres colegas Edis, providências no sentido de que seja realizado reparos na rede de iluminação pública, na Praça dos Terras, bairro Oliveira, visto que a área é de grande circulação de transeuntes que estão correndo riscos de assalto naquela região, devido a má iluminação da área. Diante disso, solicito reparos na rede de iluminação pública, na Praça dos Terras, bairro Oliveira.</t>
+  </si>
+  <si>
+    <t>1769</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1769/requerimento_n._061-2026_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada sinalização de trânsito na horizontal e na vertical (placas), na rua Major Pedro José Bernardes, Cruzeiro do Sul. Diante disso, solicito sinalização de trânsito na horizontal e na vertical (placas), na rua Major Pedro José Bernardes, Cruzeiro do Sul, especialmente no cruzamento com a rua Floriano Peixoto, e com a rua São João da Escócia, visto que os dois pontos são críticos, dado a grande incidência de acidentes em ambos locais.</t>
+  </si>
+  <si>
+    <t>1770</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1770/requerimento_n._062-2026_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada limpeza da área pública, localizada na rua Geraldo Valadão Bitencourt, no bairro Colina Park, visto que o mato está alto. Diante disso, solicito limpeza da área pública, localizada na rua Geraldo Valadão Bitencourt, no bairro Colina Park, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1776/requerimento_n._063.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando-lhe instalação de um quebra-molas (redutor de velocidade) na Avenida João Alberto Teodoro, nº 1050, no Centro, em frente à escolinha de futebol FAIR PLAY.</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1777/requerimento_n._064.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando-lhe medidas em relação ao tráfego constante de caminhões pesados na esquina entre as ruas Marcelo Camargos Cunha e Rua Iraci Maria de Camargos, bairro Colina Park Boulevard. A passagem frequente desses veículos de grande porte tem causado sérios transtornos à comunidade.</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1778/requerimento_n._065.2026_nara_abgail.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja colocada uma Cobertura e iluminação, na frente da Unidade de atendimento da Policlínica.</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1779/requerimento_n._066.2026_nara_abgial.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir, que seja adicionado no Orçamento Municipal da Secretaria de Saúde, do próximo ano, planejamento para realizar atendimentos Odontológicos, em sistema de plantão, 24 horas e aos finais de semana, através do COM – Centro Odontológico Municipal. Tal solicitação, se faz necessária e se respalda, após acolher diversas demandas da população de modo geral, especialmente, dos moradores dos Distritos; que quando sofrem dores de dente, após horário comercial, não têm onde buscarem atendimento. Em se tratando, que a maioria dos requerentes da demanda supra, não possuem condições financeiras de arcarem particular, tal atendimento odontológico; aguardando assim, o próximo dia útil, para serem atendidos em detrimento de suas dores.</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1780/requerimento_n._067.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe gentilmente a pssibilidade de insrtalação de um ar condicionado na recepção do UBSF do bairro Esperança e Centro, localizada na praça Juscelino Kubiyschek 351.</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1781/requerimento_n._068.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para que médicos possam atender na comunidade do Monjolinho, distrito do Prata-MG, pelo menos três vezes por semana, nos dias de segunda-feira, quarta-feira e sexta-feira.</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1782/requerimento_n._069.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a instalação de uma antena de telefonia e internet na comunidade do Monjolinho, distrito do Prata-MG.</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1783/requerimento_n._070.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à  Prefeitura Municipal que sejam tomadas as providências necessárias para instalação de um parque infantil destinados às crianças da comunidade do Monjolinho, distrito dO Prata-MG</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1784/requerimento_n._071.2026_romes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para tampar o buraco existente na rua Maria Rita Teodoro, no bairro Oliveira, tendo em vista os riscos que a situação aos moradores e motoristas.</t>
+  </si>
+  <si>
+    <t>1785</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1785/requerimento_n._072.2026_ruberlei_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita a realização  de reparos e manutenção no ponto de ônibus localizado no Distrito do Monjolinho.</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1786/requerimento_n._073.2026_ane_rose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando-lhe providências requeiro, na forma regimental, que seja encaminhada solicitação ao setor competente para que sejam tomadas as devidas extensõe da rua Geraldo Valadão, bairro Cidade Jardim sentido Bairro Jacarandá.</t>
+  </si>
+  <si>
     <t>1667</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1667/projeto_de_lei_n._001.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1667/projeto_de_lei_n._001.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2714 de 03 de março de 2021, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1668/projeto_de_lei_n._002.2026_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1668/projeto_de_lei_n._002.2026_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação no portal da transparência no Município, das informações referentes ás emendas impositivas municipais e as emendas parlamentares estaduais e federais repassadas ao município, e dá outras providências</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1669/projeto_de_lei_n._003.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1669/projeto_de_lei_n._003.2026.pdf</t>
   </si>
   <si>
     <t>Aprova os Planos Municipais de Saneamento Básico e Gestão Integrada de Resíduos Sólidos do Município do Prata/MG</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1670/projeto_de_lei_n._004.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1670/projeto_de_lei_n._004.2026.pdf</t>
   </si>
   <si>
     <t>Cria o Parque Linear da Colina Vereador Dorvalino José Vieira e autoriza o Poder Executivo Municipal a adquirir imóveis através de desapropriação e a receber antecipação de área e dá outras providências</t>
   </si>
   <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1684/projeto_de_lei_n._005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição salarial dos subsídios dos agentes políticos: Secretários, Vice-Prefeito e Prefeito Municipal, na forma que menciona_x000D_
+e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1702/substitutivo_ao_projeto_de_lei_n._006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica proibido o manuseio, a utilização, a queima e a soltura de fogos de artifício, bombas, morteiros_x000D_
+e de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso (estampido) no Município do_x000D_
+Prata/MG, altera o Código de Posturas Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1703/projeto_de_lei_n.007.2026_que_autoriza_o_municipio_do_prata_a_contratar_com_o_banco_bdmg.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município do Prata a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de_x000D_
+crédito com outorga de garantia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1704/projeto_de_lei_n.008.2026_criacao_de_decks_urbanos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de Decks Urbanos destinado a viabilizar o atendimento por bares e restaurantes em espaços públicos na forma que_x000D_
+específica.</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1715/projeto_de_lei_n._009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n. 2714 de 03 de março de 2021, na forma que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1727</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1727/projeto_de_lei_n._010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Combate ao Mosquito transmissor da dengue, Chikungunya e zika no Município do Prata/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1728</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1728/projeto_de_lei_n._011.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Família Acolhedora no Município do Prata/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1729/projeto_de_lei_n._012.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Cria função gratificada de responsável pela gestão do Sistema Único de Assistência Social – SUAS, no âmbito do Município do Prata/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1748</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1748/projeto_de_lei_n._013.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Regime de Adiantamento na Administração Pública do Município do Prata/MG</t>
+  </si>
+  <si>
+    <t>1749</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1749/pl_014.2026_que_insititui_o_dia_do_produtor_de_leite.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Produtor de Leite do Prata/MG, estabelece diretrizes para ações de valorização da atividade leiteira e outras providências</t>
+  </si>
+  <si>
+    <t>1750</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1750/pl_015.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição e a comemoração do Dia do Pastor Evangélico e da Pastora Evangélica no âmbito do Município do Prata/MG e dá outras providências</t>
+  </si>
+  <si>
+    <t>1775</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1775/projeto_de_lei_n._016.2026_lei_de_diretrizes_orcamentarias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a Elaboração da Lei Orçamentária de 2027 e contém outras providências.</t>
+  </si>
+  <si>
     <t>1671</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1671/projeto_de_lei_complementar_n._001.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1671/projeto_de_lei_complementar_n._001.2026.pdf</t>
   </si>
   <si>
     <t>Reajusta o salário de servidores públicos do município de Prata/MG que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_lei_complementar_n._002.2026.pdf</t>
-[...2 lines deleted...]
-    <t>Concede revisão geral anual e reajuste a servidores públicos municipais da administração direta e indireta do Município de Prata-MG, na forma que menciona e da outras providências</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1672/substitutivo_ao_projeot_de_lei_complementar_n._002.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo - Concede revisão geral anual e reajuste a servidores públicos municipais da administração direta e indireta do Município de Prata-MG, na forma que menciona e da outras providências</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1673/projeto_de_lei_complementar_n._003.2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1673/projeto_de_lei_complementar_n._003.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos profissionais do magistério público municipal de Prata-MG, de acordo com o piso nacional, na forma que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1674/projeto_de_lei_complementar_n._004.2026_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1674/projeto_de_lei_complementar_n._004.2026_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar municipal nº 02/2006, de 31 de janeiro de 2006, a qual reestrutura o estatuto de servidores públicos do município de prata-mg, na forma que menciona e dá outras providências</t>
   </si>
   <si>
+    <t>1716</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1716/projeto_de_lei_complementar_n._005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar Municipal n. 07/2018 que dispõe sobre o uso, ocupação e parcelamento do solo urbano no Município do Prata/MG, para disciplinar, em caráter excepcional, a possibilidade de compensação urbanística substitutiva da área institucional em parcelamentos do solo urbano.</t>
+  </si>
+  <si>
+    <t>1755</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1755/projeto_de_lei_complementar_n._006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n.02/2014, de 25 de fevereiro de 2014, dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1787/projeto_de_lei_complementar_n._007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 02/2014, de 25 de fevereiro de 2014 que dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal de Prata.</t>
+  </si>
+  <si>
     <t>1676</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>PAULO</t>
-[...2 lines deleted...]
-    <t>https://sapl.prata.mg.leg.br/media/</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1676/projeto_de_decreto_legislativo_n._001.2026_2.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Alex Ferreira da Silva</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>CFODC - COMISSÃO DE FINANÇAS, ORÇAMENTO E DEFESA DO CONSUMIDOR</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1688/projeto_de_decreto_de_legislativo_n._002.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Aprova as contas da Prefeitura Municipal de Prata, referente ao exercício de 2024, na forma que especifica.</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1700/projeto_de_decreto_legislativo_n._003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Jeferson Levy de Oliveira.</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1701/projeto_de_decreto_legislativo_n.004.2026_concede_titulo_de_cidadao_a_alisson_batista.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Alisson Batista Ferreira.</t>
+  </si>
+  <si>
+    <t>1711</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1711/projeto_de_decreto_legislativo_n._005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Fernanda Chaves Marques.</t>
+  </si>
+  <si>
+    <t>1712</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1712/projeto_de_decreto_legislativo_n._006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Darizon Gonçalves.</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1713/projeto_de_decreto_legislativo_n._007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Laerte Gomes de Freitas Neto.</t>
+  </si>
+  <si>
+    <t>1714</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1714/projeto_de_decreto_legislativo_n._008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Isabel Cristina Brigolin.</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1726/projeto_de_decreto_legislativo_n._009.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a  Eduardo Peres Silva.</t>
+  </si>
+  <si>
+    <t>1739</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1739/projetos_de_decreto_legislativo_n._010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Sayany Alves Timoteo Camassutti</t>
+  </si>
+  <si>
+    <t>1740</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1740/projetos_de_decreto_legislativo_n._011.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a  Angélica de Assunção Motta</t>
+  </si>
+  <si>
+    <t>1741</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1741/projetos_de_decreto_legislativo_n._012.2026.pdf</t>
+  </si>
+  <si>
+    <t>1742</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1742/projetos_de_decreto_legislativo_n._013.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário ao Pastor  Alexandre Aparecido Camassutti</t>
+  </si>
+  <si>
+    <t>1743</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1743/projetos_de_decreto_legislativo_n._014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário ao Pastor José Roberto Freitas Silva</t>
+  </si>
+  <si>
+    <t>1744</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1744/projetos_de_decreto_legislativo_n._015.2026.pdf</t>
+  </si>
+  <si>
+    <t>1745</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1745/projeto_de_decreto_legislativo_016.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário a Roberto Ferreira Cappati de Aquino</t>
+  </si>
+  <si>
+    <t>1746</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1746/projeto_de_decreto_legislativo_017.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de de cidadão honorário a Cláudia Souza Oliveira</t>
+  </si>
+  <si>
+    <t>1747</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1747/projeto_de_decreto_legislativo_018.pdf</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1774/substitutivo_projeto_de_decreto_legislativo_n._019.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário a Scheila Maria Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1788/projeto_de_decreto_legislativo_n._020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário a Mirci Andrade Queiroz.</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>THAÍS, ANE ROSE, CLAUDIA, CLÁUDIO, FÁBIO, MAURÍCIO, NARA, PAULO, RENATO, ROMES, RUBERLEI</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1678/mocao_de_pesar_n._001.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Expressa seu profundo pesar pelo falecimento do Sr. Manoel Vilela Júnior.</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>ANE ROSE, CLAUDIA, CLÁUDIO, FÁBIO, MAURÍCIO, NARA, PAULO, RENATO, ROMES, RUBERLEI, THAÍS</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1679/mocao_de_pesar_n._002.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Expressa seu profundo pesar pelo falecimento da Sr. Ednilse Divina Nogueira.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1771/mocao_de_aplausos_n._003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parabenizar Paróquia São José Operário e ao Grupo de Jovens Filhos de São José pela realização da Encenação da Paixão de Cristo.</t>
+  </si>
+  <si>
+    <t>1772</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1772/mocao_de_aplausos_n._004-2026.pdf</t>
+  </si>
+  <si>
+    <t>1º Encontro de Famílias Atípicas do Prata, bem como ao Instituto TEAcolher com Amor.</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>ANE ROSE, CLAUDIA, CLÁUDIO, FÁBIO, MAURÍCIO, NARA, PAULO, RENATO, ROMES, THAÍS</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1773/mocao_de_aplausos_n._005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Agradecimento pelos  serviços prestados à comunidade nos dias 11 e 12 de abril de 2026 (sábado e domingo)</t>
+  </si>
+  <si>
+    <t>1685</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1685/projeto_de_resolucao_n._001.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o pagamento de diárias para os agentes políticos e servidores da Câmara Municipal do Prata/MG, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1687/digitalizar.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO EFETIVOS, ASSESSORES DOS SERVIDORES COMISSIONADOS_x000D_
+PARLAMENTARES CÂMARA MUNICIPAL DO PRATA/MG</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1697/projeto_de_resolucao_n._003.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a realização de reuniões ordinárias itinerantes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -549,67 +1793,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1663/requerimento_n._001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1664/requerimento_n._002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1665/requerimento_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1666/requerimento_n._004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1667/projeto_de_lei_n._001.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1668/projeto_de_lei_n._002.2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1669/projeto_de_lei_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1670/projeto_de_lei_n._004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1671/projeto_de_lei_complementar_n._001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_lei_complementar_n._002.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1673/projeto_de_lei_complementar_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1674/projeto_de_lei_complementar_n._004.2026_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1663/requerimento_n._001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1664/requerimento_n._002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1665/requerimento_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1666/requerimento_n._004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1680/requerimento_n._005.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1681/requerimento_n._006.2026_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1682/requerimento_n._007.2026_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1683/requerimento_n._008.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1686/requerimento_n._009.2026_romes_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1689/requerimento_n._010.2026_romes_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1690/requerimento_n._011.2026_ruberlei_alves_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_n._012.2026_thais_tambelini_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_n._013.2026_thais_tambelini_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1693/requerimento_n._014.2026_thais_tambelini_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1694/requerimento_015.2026_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1695/requerimento_016.2026_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1696/requerimento_n._017.2026_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_n._018.2026_thais_tambelini.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1699/requerimento_n._019.2026_thais_tambelini.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1705/requerimento_n._020.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1706/requerimento_n._021.2026_romes_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1707/requerimento_n._022.2026_romes_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1708/requerimento_n._023.2026_romes_1_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1709/requerimento_n._024.2026_romes_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1710/requerimento_n._025.2026_renato_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1717/requerimento_n._026.2026_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1718/requerimento_n._027.2026_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1719/requerimento_n._028.2026_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1720/requerimento_n._029.2026_-_romes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1721/requerimento_n._030.2026_-_romes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1722/requerimento_n._031.2026_-_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1723/requerimento_n._032.2026_-_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1724/requerimento_n._033.2026_-_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1725/requerimento_n._034.2026_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1730/requerimento_n._035.2026_-_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1731/requerimento_n._036.2026_-_romes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1732/requerimento_n._037.2026_-_romes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1733/requerimento_n._038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1734/requerimento_n._039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1735/requerimento_n._040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1736/requerimento_n._041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1737/requerimento_n._042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1738/requerimento_n043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1751/requerimento_n._044.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1752/requerimento_n._045.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1753/requerimento_n._046.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1754/requerimento_n._047.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1756/requerimento_n._048-2026_nara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1757/requerimento_n._049-2026_nara_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1758/requerimento_n._050-2026_nara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1759/requerimento_n._051-2026_nara.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1760/requerimento_n._052-2026_romes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1761/requerimento_n._053-2026_romes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1762/requerimento_n._054-2026_romes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1763/requerimento_n._055-2026_romes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1764/requerimento_n._056-2026_romes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1765/requerimento_n._057-2026_romes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1766/requerimento_n._058-2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1767/requerimento_n._059-2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1768/requerimento_n._060-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1769/requerimento_n._061-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1770/requerimento_n._062-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1776/requerimento_n._063.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1777/requerimento_n._064.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1778/requerimento_n._065.2026_nara_abgail.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1779/requerimento_n._066.2026_nara_abgial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1780/requerimento_n._067.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1781/requerimento_n._068.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1782/requerimento_n._069.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1783/requerimento_n._070.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1784/requerimento_n._071.2026_romes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1785/requerimento_n._072.2026_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1786/requerimento_n._073.2026_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1667/projeto_de_lei_n._001.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1668/projeto_de_lei_n._002.2026_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1669/projeto_de_lei_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1670/projeto_de_lei_n._004.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1684/projeto_de_lei_n._005.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1702/substitutivo_ao_projeto_de_lei_n._006.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1703/projeto_de_lei_n.007.2026_que_autoriza_o_municipio_do_prata_a_contratar_com_o_banco_bdmg.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1704/projeto_de_lei_n.008.2026_criacao_de_decks_urbanos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1715/projeto_de_lei_n._009.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1727/projeto_de_lei_n._010.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1728/projeto_de_lei_n._011.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1729/projeto_de_lei_n._012.2026_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1748/projeto_de_lei_n._013.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1749/pl_014.2026_que_insititui_o_dia_do_produtor_de_leite.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1750/pl_015.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1775/projeto_de_lei_n._016.2026_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1671/projeto_de_lei_complementar_n._001.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1672/substitutivo_ao_projeot_de_lei_complementar_n._002.2026_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1673/projeto_de_lei_complementar_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1674/projeto_de_lei_complementar_n._004.2026_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1716/projeto_de_lei_complementar_n._005.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1755/projeto_de_lei_complementar_n._006.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1787/projeto_de_lei_complementar_n._007.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1676/projeto_de_decreto_legislativo_n._001.2026_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1688/projeto_de_decreto_de_legislativo_n._002.2026_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1700/projeto_de_decreto_legislativo_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1701/projeto_de_decreto_legislativo_n.004.2026_concede_titulo_de_cidadao_a_alisson_batista.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1711/projeto_de_decreto_legislativo_n._005.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1712/projeto_de_decreto_legislativo_n._006.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1713/projeto_de_decreto_legislativo_n._007.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1714/projeto_de_decreto_legislativo_n._008.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1726/projeto_de_decreto_legislativo_n._009.2026_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1739/projetos_de_decreto_legislativo_n._010.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1740/projetos_de_decreto_legislativo_n._011.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1741/projetos_de_decreto_legislativo_n._012.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1742/projetos_de_decreto_legislativo_n._013.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1743/projetos_de_decreto_legislativo_n._014.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1744/projetos_de_decreto_legislativo_n._015.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1745/projeto_de_decreto_legislativo_016.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1746/projeto_de_decreto_legislativo_017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1747/projeto_de_decreto_legislativo_018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1774/substitutivo_projeto_de_decreto_legislativo_n._019.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1788/projeto_de_decreto_legislativo_n._020.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1678/mocao_de_pesar_n._001.2026_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1679/mocao_de_pesar_n._002.2026_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1771/mocao_de_aplausos_n._003-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1772/mocao_de_aplausos_n._004-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1773/mocao_de_aplausos_n._005-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1685/projeto_de_resolucao_n._001.2026_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1687/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2026/1697/projeto_de_resolucao_n._003.2026_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="10.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -707,267 +1951,3222 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>32</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>32</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>115</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>120</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>120</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>32</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>46</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>153</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>120</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>46</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>46</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>32</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>32</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H48" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>210</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>210</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>210</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>32</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>32</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>32</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>32</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>247</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>248</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>46</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H59" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>251</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>46</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>256</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>257</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>260</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>257</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>264</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>265</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>257</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H63" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>269</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>46</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H64" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>273</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H65" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>277</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>210</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H66" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>281</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>210</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H67" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>285</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>46</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H68" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>288</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>289</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>32</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H69" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>292</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>293</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>32</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H70" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>296</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>297</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>32</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H71" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>300</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>301</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>32</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H72" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>304</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>305</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>37</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H73" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>309</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H74" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>312</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>313</v>
+      </c>
+      <c r="E75" t="s">
+        <v>314</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H75" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>313</v>
+      </c>
+      <c r="E76" t="s">
+        <v>314</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H76" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" t="s">
+        <v>313</v>
+      </c>
+      <c r="E77" t="s">
+        <v>314</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H77" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>323</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>26</v>
+      </c>
+      <c r="D78" t="s">
+        <v>313</v>
+      </c>
+      <c r="E78" t="s">
+        <v>314</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H78" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>31</v>
+      </c>
+      <c r="D79" t="s">
+        <v>313</v>
+      </c>
+      <c r="E79" t="s">
+        <v>314</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H79" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80" t="s">
+        <v>313</v>
+      </c>
+      <c r="E80" t="s">
+        <v>314</v>
+      </c>
+      <c r="F80" t="s">
+        <v>257</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H80" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>332</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" t="s">
+        <v>313</v>
+      </c>
+      <c r="E81" t="s">
+        <v>314</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H81" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>45</v>
+      </c>
+      <c r="D82" t="s">
+        <v>313</v>
+      </c>
+      <c r="E82" t="s">
+        <v>314</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H82" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>50</v>
+      </c>
+      <c r="D83" t="s">
+        <v>313</v>
+      </c>
+      <c r="E83" t="s">
+        <v>314</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H83" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>341</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>54</v>
+      </c>
+      <c r="D84" t="s">
+        <v>313</v>
+      </c>
+      <c r="E84" t="s">
+        <v>314</v>
+      </c>
+      <c r="F84" t="s">
+        <v>46</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H84" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>344</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>58</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D85" t="s">
+        <v>313</v>
+      </c>
+      <c r="E85" t="s">
+        <v>314</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H85" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>62</v>
+      </c>
+      <c r="D86" t="s">
+        <v>313</v>
+      </c>
+      <c r="E86" t="s">
+        <v>314</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H86" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>350</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" t="s">
+        <v>313</v>
+      </c>
+      <c r="E87" t="s">
+        <v>314</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H87" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>353</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>70</v>
+      </c>
+      <c r="D88" t="s">
+        <v>313</v>
+      </c>
+      <c r="E88" t="s">
+        <v>314</v>
+      </c>
+      <c r="F88" t="s">
+        <v>120</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H88" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>356</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>74</v>
+      </c>
+      <c r="D89" t="s">
+        <v>313</v>
+      </c>
+      <c r="E89" t="s">
+        <v>314</v>
+      </c>
+      <c r="F89" t="s">
+        <v>257</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H89" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>359</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>78</v>
+      </c>
+      <c r="D90" t="s">
+        <v>313</v>
+      </c>
+      <c r="E90" t="s">
+        <v>314</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>10</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="D91" t="s">
+        <v>363</v>
+      </c>
+      <c r="E91" t="s">
+        <v>364</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H91" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" t="s">
+        <v>363</v>
+      </c>
+      <c r="E92" t="s">
+        <v>364</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H92" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>370</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" t="s">
+        <v>363</v>
+      </c>
+      <c r="E93" t="s">
+        <v>364</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H93" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>373</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>26</v>
+      </c>
+      <c r="D94" t="s">
+        <v>363</v>
+      </c>
+      <c r="E94" t="s">
+        <v>364</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H94" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>376</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" t="s">
+        <v>363</v>
+      </c>
+      <c r="E95" t="s">
+        <v>364</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H95" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>379</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" t="s">
+        <v>363</v>
+      </c>
+      <c r="E96" t="s">
+        <v>364</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H96" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>382</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97" t="s">
+        <v>363</v>
+      </c>
+      <c r="E97" t="s">
+        <v>364</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H97" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>385</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>386</v>
+      </c>
+      <c r="E98" t="s">
+        <v>387</v>
+      </c>
+      <c r="F98" t="s">
+        <v>120</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H98" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>390</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>386</v>
+      </c>
+      <c r="E99" t="s">
+        <v>387</v>
+      </c>
+      <c r="F99" t="s">
+        <v>391</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H99" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>394</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
+        <v>386</v>
+      </c>
+      <c r="E100" t="s">
+        <v>387</v>
+      </c>
+      <c r="F100" t="s">
+        <v>115</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H100" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>397</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" t="s">
+        <v>386</v>
+      </c>
+      <c r="E101" t="s">
+        <v>387</v>
+      </c>
+      <c r="F101" t="s">
+        <v>37</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H101" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>400</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" t="s">
+        <v>386</v>
+      </c>
+      <c r="E102" t="s">
+        <v>387</v>
+      </c>
+      <c r="F102" t="s">
+        <v>210</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H102" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>403</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103" t="s">
+        <v>386</v>
+      </c>
+      <c r="E103" t="s">
+        <v>387</v>
+      </c>
+      <c r="F103" t="s">
+        <v>210</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H103" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>406</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104" t="s">
+        <v>386</v>
+      </c>
+      <c r="E104" t="s">
+        <v>387</v>
+      </c>
+      <c r="F104" t="s">
+        <v>210</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H104" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>409</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>45</v>
+      </c>
+      <c r="D105" t="s">
+        <v>386</v>
+      </c>
+      <c r="E105" t="s">
+        <v>387</v>
+      </c>
+      <c r="F105" t="s">
+        <v>32</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H105" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>412</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>50</v>
+      </c>
+      <c r="D106" t="s">
+        <v>386</v>
+      </c>
+      <c r="E106" t="s">
+        <v>387</v>
+      </c>
+      <c r="F106" t="s">
+        <v>153</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H106" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>415</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>54</v>
+      </c>
+      <c r="D107" t="s">
+        <v>386</v>
+      </c>
+      <c r="E107" t="s">
+        <v>387</v>
+      </c>
+      <c r="F107" t="s">
+        <v>257</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H107" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>418</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>58</v>
+      </c>
+      <c r="D108" t="s">
+        <v>386</v>
+      </c>
+      <c r="E108" t="s">
+        <v>387</v>
+      </c>
+      <c r="F108" t="s">
+        <v>257</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H108" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
         <v>62</v>
       </c>
-      <c r="H14" t="s">
-        <v>63</v>
+      <c r="D109" t="s">
+        <v>386</v>
+      </c>
+      <c r="E109" t="s">
+        <v>387</v>
+      </c>
+      <c r="F109" t="s">
+        <v>257</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H109" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>66</v>
+      </c>
+      <c r="D110" t="s">
+        <v>386</v>
+      </c>
+      <c r="E110" t="s">
+        <v>387</v>
+      </c>
+      <c r="F110" t="s">
+        <v>257</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H110" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>426</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>70</v>
+      </c>
+      <c r="D111" t="s">
+        <v>386</v>
+      </c>
+      <c r="E111" t="s">
+        <v>387</v>
+      </c>
+      <c r="F111" t="s">
+        <v>257</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H111" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>429</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>74</v>
+      </c>
+      <c r="D112" t="s">
+        <v>386</v>
+      </c>
+      <c r="E112" t="s">
+        <v>387</v>
+      </c>
+      <c r="F112" t="s">
+        <v>257</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H112" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>431</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>78</v>
+      </c>
+      <c r="D113" t="s">
+        <v>386</v>
+      </c>
+      <c r="E113" t="s">
+        <v>387</v>
+      </c>
+      <c r="F113" t="s">
+        <v>115</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H113" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>434</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>82</v>
+      </c>
+      <c r="D114" t="s">
+        <v>386</v>
+      </c>
+      <c r="E114" t="s">
+        <v>387</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H114" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>437</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>86</v>
+      </c>
+      <c r="D115" t="s">
+        <v>386</v>
+      </c>
+      <c r="E115" t="s">
+        <v>387</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H115" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>439</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>90</v>
+      </c>
+      <c r="D116" t="s">
+        <v>386</v>
+      </c>
+      <c r="E116" t="s">
+        <v>387</v>
+      </c>
+      <c r="F116" t="s">
+        <v>210</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H116" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>442</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>94</v>
+      </c>
+      <c r="D117" t="s">
+        <v>386</v>
+      </c>
+      <c r="E117" t="s">
+        <v>387</v>
+      </c>
+      <c r="F117" t="s">
+        <v>46</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H117" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>445</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>446</v>
+      </c>
+      <c r="E118" t="s">
+        <v>447</v>
+      </c>
+      <c r="F118" t="s">
+        <v>448</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H118" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>451</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>446</v>
+      </c>
+      <c r="E119" t="s">
+        <v>447</v>
+      </c>
+      <c r="F119" t="s">
+        <v>452</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H119" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>455</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>446</v>
+      </c>
+      <c r="E120" t="s">
+        <v>447</v>
+      </c>
+      <c r="F120" t="s">
+        <v>448</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H120" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>458</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>26</v>
+      </c>
+      <c r="D121" t="s">
+        <v>446</v>
+      </c>
+      <c r="E121" t="s">
+        <v>447</v>
+      </c>
+      <c r="F121" t="s">
+        <v>452</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H121" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>461</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" t="s">
+        <v>446</v>
+      </c>
+      <c r="E122" t="s">
+        <v>447</v>
+      </c>
+      <c r="F122" t="s">
+        <v>462</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H122" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>465</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>466</v>
+      </c>
+      <c r="E123" t="s">
+        <v>467</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H123" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>470</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" t="s">
+        <v>466</v>
+      </c>
+      <c r="E124" t="s">
+        <v>467</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H124" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>473</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" t="s">
+        <v>466</v>
+      </c>
+      <c r="E125" t="s">
+        <v>467</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H125" t="s">
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>