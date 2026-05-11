--- v0 (2026-02-08)
+++ v1 (2026-05-11)
@@ -54,4925 +54,4925 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>RUBERLEI</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_n._001.2025_ruberlei_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_n._001.2025_ruberlei_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja construído um estacionamento na Praça XV de Novembro, em frente à Escola Estadual Noraldino Lima e alternativamente caso a construção do estacionamento não seja viável, solicito a implantação de uma Zona Azul na mesma localidade.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/requerimento_n._002.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/requerimento_n._002.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que realize a nomeação e divisão das ruas no Bairro Central Park do nosso Município.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/requerimento_n._003.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/requerimento_n._003.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que realize a instalação de uma porta com sensor de movimento na Secretaria de Saúde de nosso Município.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/requerimento_n._004.2025_ruberlei_e_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/requerimento_n._004.2025_ruberlei_e_romes.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que realize a construção de um refeitório na Secretaria de Saúde de nosso município.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_n._005.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_n._005.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que realize a aquisição de um consultório oftalmológico completo para a Policlínica de nosso Município.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_n._006.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_n._006.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de disponibilizar uma sala no prédio do Hospital Municipal, para implantação de serviços de hemodiálise.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_n._007.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_n._007.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de determinar o setor competente que realize o recapeamento asfáltico na Rua Jaguarão, entre a Rua Cel. Emídio Marques e a Rua Major Pedro Eustáquio – Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_n._008.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_n._008.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de determinar a realização da construção de casas de coletivo em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_n._009.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_n._009.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a substituição das lâmpadas na Praça do Bairro Park Jacaré.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/requerimento_n._010.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/requerimento_n._010.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua Li Vieira dos Reis no Bairro Park Jacaré.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_n._011.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_n._011.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a construção de uma depressão (quebra-molas) na Rua Aurora Maria de Jesus, no Bairro Park Jacaré, especificamente no trecho localizado para cima da padaria.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_n._012.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_n._012.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que a Rua Luiz Artur Alves de Miranda, localizada em nosso município, volte a ser chamada pelo nome original de " Rua Guarani "</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_n._013.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_n._013.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de requerer a italaão deum sistema de chamada digital de senha no Hospital das Mulheres</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/requerimento_n._014.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/requerimento_n._014.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de requerer a instalação de um sistema de chamada digital de senha no Hospital das Mulheres</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ROMES</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_n._015.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_n._015.2025_romes.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizada a construção de um meio-fio próximo ao bueiro entre a Rua Pernambuco e a Rua Jerônimo Felizardo em nosso município</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_n._016.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_n._016.2025_romes.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizada a construção de uma canaleta de cimento na Rua Guarani, entre os números 325 e 436 no nosso município</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_n._017.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_n._017.2025_romes.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizada a construção de um poste em frente à Rua Wanda Carvalho Souza, n. 96 - Prata - MG conforme foto em anexo</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_n._018.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_n._018.2025_romes.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o nivelamento da tampa do esgoto localizado na Rua Paraíba, n 68, Bairro Oliveira em nosso município</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_n._019.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_n._019.2025_romes.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza da extensão da Rua Calixto Tannus n. 321, o qual tem sofrido com excesso de acúmulo de lixo no local, o que tem colocado em risco a saúde da população que vive na localidade</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_n._020.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_n._020.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizada a sinalização horizontal e vertical da Rodoviária do Município onde são realizadas as balizas do Departamento Estadual de Trânsito ( DETRAN ) com a fixação das placas de proibido parar e estacionar, sendo destinado exclusiva a área do DETRAN</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_n._021.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_n._021.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizada a instalação de um redutor de velocidade eletrônico (radar), com o intuito de controlar e reduzir a velocidade dos veículos, promovendo maior segurança para os pedestres e demais usuários da via.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_n._022.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_n._022.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe providências_x000D_
 que o setor competente realize a substituição do pare da Rua Tenente Reis e passe para a Av. João Alberto Teodoro Andrade, tendo em vista o número de acidentes que vem acontecendo após a mudança da sinalização da rotatória</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_n._023.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_n._023.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências_x000D_
 que o setor competente realize a substituição do pare da Rua Tenente Reis e passe para a Av. João Alberto Teodoro Andrade, tendo em vista o número de acidentes que vem acontecendo após a mudança da sinalização da rotatória</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_n._024.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_n._024.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FÁBIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_n._025.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_n._025.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização vertical e horizontal da Rua Tenente Reis n 1.113 Centro</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_n._026.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_n._026.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a troca de lâmpadas da Rua Santa Vitória n 150 Bairro Dona Regina, conforme imagem em anexo</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/</t>
+    <t>http://sapl.prata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_n._028.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_n._028.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a troca de lâmpadas da Rua Demetrio Junqueira Vilela n 120 Bairro Dona Regina, conforme imagem em anexo</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_n._029.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_n._029.2025_fabio.pdf</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_n._030.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_n._030.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente para que realize a troca de lâmpada da_x000D_
 Praça José Humberto da Silva no bairro Primavera, conforme imagem em anexo</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/requerimento_n._031.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/requerimento_n._031.2025_fabio.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_n._032.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_n._032.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente DEFESA CIVIL para que acione a CEMIG_x000D_
 ou realize a troca de poste de alta tensão na Chácara Conquista, cito a rua Do Camaleão conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_n._033.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_n._033.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente SECRETARIA DE OBRAS para concretar_x000D_
 calçada na Av. TEODORECO conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/requerimento_n._034.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/requerimento_n._034.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente para reparo na via Av. Major Carvalho_x000D_
 nº535 Bela Vista conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/requerimento_n._035.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/requerimento_n._035.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente DEFESA CIVIL para que acione a CEMIG_x000D_
 ou realize corte de arvore cito o endereço: Carlos Alberto de Souza nº77 Jardim</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_n._036.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_n._036.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente Troca de Lâmpada cito o endereço:_x000D_
 Belonisio José de Souza nº104 Jardim Brasil, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_n._037.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_n._037.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente Troca de Lâmpada cito o endereço: Demétrio Junqueira Vilela nº061 Jardim Brasil, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_n._038.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_n._038.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente Troca de Lâmpada cito o endereço: Demétrio Junqueira Vilela nº200 Jardim Brasil, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PAULO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_n._039.2025_paulo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_n._039.2025_paulo.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente Troca de Lâmpada cito o endereço:_x000D_
 Demétrio Junqueira Vilela nº200 Jardim Brasil, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_n._040.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_n._040.2025_fabio.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente para que realize a Implantação de_x000D_
 Calçada e Meio Fio na via denominada Miguel Amuí nº 225 no Bairro Oliveira |_x000D_
 conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_n._041.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_n._041.2025_fabio.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente para que realize a LIMPEZA PÚBLICA na_x000D_
 via denominada Túlio Vilela Rezende com Miguel Amuí no Bairro Oliveira |_x000D_
 conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_n._042.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_n._042.2025_fabio.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a Pavimentação de Via_x000D_
 denominada Túlio Vilela Rezende no Bairro Oliveira | entre as vias Wenceslau Borges Andrade e José Francisco de Santana conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_n._043.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_n._043.2025_fabio.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente para que realize a Tapa Buraco da Via_x000D_
 denominada Jaime Souza Vilela no Bairro Bela Vista conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_n._044.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_n._044.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe_x000D_
 providências junto ao setor competente para que realize o REPARO DA_x000D_
 CALÇADA que dá acesso a ponte na via denominada JOÃO PINHEIRO entre os_x000D_
 bairros Bela Vista e Centro conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_n._045.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_n._045.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe área a_x000D_
 ser destinada a ASSOCIAÇÃO DEZENOVE DE DEZEMBRO DAS FAMÍLIAS_x000D_
 ASSENTADAS NA FAZENDA SIDAMAR, CNPJ 07.588.372/0001-20 conforme _x000D_
 imagem em anexo.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_n._046.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_n._046.2025_fabio.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe área a ser destinada a UEPCV - ASSOCIAÇÃO DA UNIÃO DOS ESTUDANTES PRATA_x000D_
 CAMPINA VERDE E MINAS GERAIS , CNPJ 38.025.470/0001-82.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_n._047.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_n._047.2025_fabio.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-Ihe providéncias junto ao setor competente para que realize o Recapeamento na via_x000D_
 denominada Miguel Amui n°205 ao 225 no Bairro Oliveira | conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_n._048.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_n._048.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para limpeza pública conforme informações e imagem em anexo</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_n._049.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_n._049.2025_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente obras sobre implantação de calçada, conforme informações e imagem em anexo</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_n._050.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_n._050.2025_fabio.pdf</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_n._051.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_n._051.2025_fabio.pdf</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_n._052.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_n._052.2025_fabio.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_n._053.2025_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_n._053.2025_fabio.pdf</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_n._054.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_n._054.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a substituição de poste de iluminação na Rua das Profissões do Bairro Progresso, conforme foto em anexo</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>RENATO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_n._055.2025_renato.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_n._055.2025_renato.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a construção quebra-molas na Rua Manoel Nunes n. 435, no Bairro Oliveira.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_n._056.2025_renato.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_n._056.2025_renato.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a manutenção na estrada rural localizada na região de Centro Camargo (Douradinho), especificamente entre a Fazenda Retiro do Manezão, seguindo à frente pela estrada abaixo, com o intuito de consertar os pontos que necessitam de reparos urgentes.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_n._057.2025_renato.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_n._057.2025_renato.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção na estrada rural que dá acesso à entrada da Comida Caseira do Mersim, sentido Cachoeirão, com o objetivo de corrigir os poços fundos e o encravador localizado nas proximidades da residência de Nivaldo da Serrinha.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_n._058.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_n._058.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar providências sobre a ponte do Bela Vista, na rua João Pinheiro, próximo à rua Humuaitá, para que a citada seja reformada ou até mesmo demolida para que seja feita outra no lugar da atual</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/requerimento_n._059.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/requerimento_n._059.2025_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar providências sobre a ponte do Bela Vista, na rua João Pinheiro, próximo à rua Humuaitá, para que a citada seja reformada ou até mesmo demolida para que seja feita outra no lug da atual.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>ANE ROSE</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_n._060.2025_ane_rose_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_n._060.2025_ane_rose_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de providenciar dedetização no cemitério São Pedro.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>CLAUDIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_n._061.2025_claudia_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_n._061.2025_claudia_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe seja realizada a revitalização da Praça Municipal do Bairro Bela Vista, na sede do Município.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/requerimento_n._062.2025_claudio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/requerimento_n._062.2025_claudio_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a prefeitura municipal para que seja instalado 2 quebras-molas na Rua Aurora Maria de Jesus, Bairro Parque do Jacaré.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_n._063.2025_claudio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_n._063.2025_claudio_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a prefeitura municipal para que seja instalado 1 quebra-molas na Rua João de Almeida Macedo com a Rua Sergipe, Bairro Edna.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_n._064.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_n._064.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências no sentido que seja realizada a instalação de placas de identificação contendo os nomes das ruas no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_n._065.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_n._065.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providencias junto ao Setor competente a Pavimentação da Via denominada Rua Alameda Franco - Bairro Colina Park.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_n._066.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_n._066.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente a Implantação de um ponto de coletivo na Rua Jerónimo Felizardo - Bairro Esperança.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_n._067.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_n._067.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providencias junto ao Setor competente DEFESA CIVIL para que acione a CEMIG ou realize_x000D_
 a troca do poste de iluminação na Rua Sacramento, 869 Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_n._068.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_n._068.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que junto ao Setor competente faça a inclusão de professores de apoio especializados as Escolas Municipais.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_n._069.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_n._069.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que esta possa tomar as medidas necessárias para que ocorra a pavimentação das ruas Saint Clair, Azarias Gonçalves e Jordelino José Fernandes, no beco do bairro Cruzeiro do Sul, próximo ao cemitério São Pedro. E também pedimos que as vias recebam placas com seus nomes nos postes para que todos possam reconhecê-las.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_n._070.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_n._070.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe seja realizada a doação de 01 ( um ) terreno à Associação Pratense de Proteção aos Animais - APPA, para a construção de um Centro de Atenção Médico Veterinário de Urgência, conforme projeto em anexo ( DOC. 01 )</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_n._071.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_n._071.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe seja construído 01 ( um ) mata-burro na região das Três Barras, de acordo com as coordenadas em anexo ( DOC 01 )</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_n._072.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_n._072.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que esta possa tomar as medidas necessárias para que ocorra a pavimentação das ruas Saint Clair, Azarias Gonçalves e Jordelino José Fernandes, no beco do bairo Cruzeiro do Sul, próximo ao cemitério São Pedro. E também pedimos que as vias recebam placas com seus nomes nos postes para que todos possam reconhecê-las.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_n._073.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_n._073.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar tapamento de buraco aberto no asfalto em decorrência de fortes chuvas na rua Catarina Coelho de Oliveira, em frente ao número 21, no Bairro Acácia.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_n._074.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_n._074.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que conceda placas com os nomes das ruas, no bairro novo da cidade: Jardim Califórnia II; sendo assim para que as vias sejam melhor identificadas.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_n._075.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_n._075.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências no sentido que seja realizada a manutenção do bueiro localizado na Rua Valter Rodrigues da Silva, Bairro Califórnia 2</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_n._076.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_n._076.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências no sentido que seja realizada a instalação de placas de identificação contendo os nomes das ruas no Bairro Alvorada.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/requerimento_n._077.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/requerimento_n._077.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências no sentido que seja realizada a instalação de placas de identificação contendo os nomes das ruas no Bairro Califórnia 2.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_n._078.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_n._078.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa Diretora a inclusão do presente requerimento para apreciação e votação em Plenário e, se aprovada, oficiar o_x000D_
 Digníssimo Prefeito Municipal, requerendo-lhe seja construído 01 (um) redutor de velocidade na Rua Major Eustáquio, nas proximidades do imóvel de n.º 301, no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_n._079.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_n._079.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Requerer que seja deliberado e aprovado pelo plenário para o dia 13/03/2025 a Sessão Solene de entrega de Placas em homenagem ao dia das mulheres.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>ANE ROSE, RENATO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/requerimento_n._080.2025_renato_campos.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/requerimento_n._080.2025_renato_campos.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a manutenção na estrada rural localizada na região do monjolinho, especificamente entre o Rio Verde e a fazenda do Neto filho do Carlito Rezende, com o intuito de consertar os pontos críticos que necessitam de reparos urgentes.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/requerimento_n._081.2025_renato_campos.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/requerimento_n._081.2025_renato_campos.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a manutenção na ponte e mata-burro localizado na região das 3 Barras e 5 Estrelas.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_n._082.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_n._082.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe seja atendida a relação em_x000D_
 anexo, enviada pelos moradores do Distrito de Jardinésia, os quais requerem_x000D_
 a doação de terrenos para construírem suas residências naquela região.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_n._083.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_n._083.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que conceda placas com os_x000D_
 nomes das ruas, no bairro novo da cidade: Jardim Califórnia II; sendo assim para que as vias sejam melhor identificadas.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_n._084.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_n._084.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que seja feita a construção de um redutor de velocidade_x000D_
 na rua Presidente Antônio Carlos, em frente a um comércio inativado de n° 745, próximo_x000D_
 a avenida João Alberto.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_n._085.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_n._085.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que instale um redutor de velocidade no início da rua João Almeida Macedo, com a rua Sergipe, próximo à casa de numeração 315 e com a outra residência de n° З.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/requerimento_n._086.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/requerimento_n._086.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que ocorra a limpeza de um ônibus abandonadheio de entulhos, bairro Esperança, Rua Raul Macedo em frente á casa de número 675</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_n._087.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_n._087.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que seja feito projeto de arborização da rua Cel. Emídio Marques, em todo seu percurso, justamente, porque precisamos cuidar do meio ambiente, e pela via não contar muito com a presença de árvores e etc.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_n._088.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_n._088.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que ocorra o processo de aparamento das árvores da avenida João Batista de Camargo, no bairro Colina Parque.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>THAÍS</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_n._089.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_n._089.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar o Senhor Prefeito Municipal, solicitando-lhe providências em atender o pedido de moradores locais, pedindo o recapeamento asfáltico visando melhorar as condições de trafego e diminuindo o risco de acidente, do inícia via Av. Talma Campos Abreu com a v Geraldo Valadão Bitencount até as mediações do n 390</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/requerimento_n._090.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/requerimento_n._090.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar o Senhor Prefeito Municipal, solicitando-lhe providências em atender o pedi, pedindo para que seja instalam quebra-molas, na via Tenente Reis, próximo a portaria do Jatobá</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento_091_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento_091_2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado  conserto da Ponte sentido Ituitaba na região Centro Camargo dentro da fazenda da Maria Aparecida mais conhecida por Zé Vilela na Rodovia 464</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/requerimento_092.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/requerimento_092.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realizea iluminação na Rua Tenente Reis no Bairro Multirão</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/requerimento_093_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/requerimento_093_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para analisar a viabilidade de abrir uma escola de ensino fundamental no Bairro Progresso, com o intuito de atender às crianças da comunidade e proporcionar maior comodidade aos pais e alunos.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/requerimento_094_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/requerimento_094_2.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de luzes de iluminação pública no beco do bairro Oliveira, entre à quadra do Oliveira e Escola Municipal Prof Marcos Hermínio M. de Rezende</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_095_2_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_095_2_1.pdf</t>
   </si>
   <si>
     <t>solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a realocação das placas de sinalização no bairro Mário_x000D_
 Arantes, na Avenida Teodoreco. As placas com sentidos equivocadas encontram-se no início das ruas, ao lado da avenida. As devidas ruas são rua José Miguel Árabe, rua Joaquim Alves Lopes, rua Matusalém Botelho Maurício, rua Robson S. de Oliveira, rua Marieta Souza de Oliveira, rua Manoel Antônio da Silva Filho, rua Juliana Andrade Oliveira e rua Cristiano P. César. Ademais, todas estas vias estão com suas identificações inadequadamente posicionadas, conforme reiteradas reclamações da população. Tal situação tem impossibilitado a clara visualização dos nomes das ruas,_x000D_
 resultando em desorientação dos cidadãos e dificuldades para localizarem seus destinos.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>MAURÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_096.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_096.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para analisar a viabilidade de instalar uma contenção de água ( boca de lobo ) na Rua Gonzaga, Bairro Primavera.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_097.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_097.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências quanto ao mal chiro oriundo do Córrego do Carmo.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_098_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_098_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para analisar a viabilidade de instalar uma contenção de água nas seguintes localidades: na Esquina da Rua Tenente Reis com a Rua Ana Vilela Oliveira e na Esquina da Rua Joao Elias dos Santos com a Rua Tenente Reis</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/requerimento_099.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/requerimento_099.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe sejam tomadas providências quanto a retirada e encaminhamento dos andarilhos que ficam em nossa cidade.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento_100.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento_100.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que realize a aquisição de um computador para a farmácia do Posto de Saúde do Distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/requerimento_101.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/requerimento_101.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe a viabilidade de realizar a instalação de sistema de iluminação no cemitério do distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_102.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_102.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias pa que ocorra a construção de uma sala fúnebre no cemitério da comunidade Rio do Peixe, distrito do Prata - MG, em nossa cidade, para que lá aconteçam os velórios, e todos os sepultamentos daqueles que partiram e que são residentes desta comunidade.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>ANE ROSE, CLAUDIA, CLÁUDIO, FÁBIO, MAURÍCIO, NARA, PAULO, RENATO, ROMES, RUBERLEI, THAÍS</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/digitalizar0275.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/digitalizar0275.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal para atender as demandas dos moradores do Distrito do Patrimônio do Rio do Peixe</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/digitalizar0276.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/digitalizar0276.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Joaquim Lopes no Bairro Mario Arantes conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/digitalizar0277.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/digitalizar0277.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa, após ouvido Plenário, as necessárias providências para que o Setor de Vigilância realize o controle e a fiscalização, assim como a notificação dos terrenos baldios localizados no Bairro Acácias - conforme foto em anexo.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/digitalizar0278.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/digitalizar0278.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe a instalação de novos bancos e a reforma dos existentes na Praça do Sr. Adilson, localizada no Bairro Edna.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/digitalizar0279.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/digitalizar0279.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de postes de iluminação na Avenida Ubiratã, do cemitério novo até o ponto de ônibus, visando atender melhor a população e proporcionar maior segurança para os moradores e usuários da via.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/digitalizar0280.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/digitalizar0280.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias sentido de aparar as árvores ao lado do PAM ( Pronto Atendimento Municipal ) e instalar iluminação adequada no local para melhor segurança de todos utilizam o hospital público e que passam pela rua Rio Grande do Norte</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/digitalizar0281.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/digitalizar0281.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para implantação de um redutor de velocidade na Rua Geraldo Valadão, em frente â casa de número 390, próximo à Rua Maria José Camargos Novais.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimentos.-1-2-1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimentos.-1-2-1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a construção quebra-molas na Rua Santa Maria, n. 65, no Bairro Vila Juliana</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/requerimentos.-1-2-2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/requerimentos.-1-2-2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de determinar a realização da cobertura externa na Escola Municipal Marcos Herminio</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/requerimento_n._112.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/requerimento_n._112.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua da Saudade no Bairro Cruzeiro do Sul conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_n._113.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_n._113.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar atenção especial ao trânsito no cruzamento da Rua Tenente Reis com a Rua Nazário de Freitas, tendo em visto aumento significativo do fluxo de veículos nesta localidade, solicitando a instalação de um sinaleiro ( semáforo ) ou a regulamentação do estacionamento apenas no lado esquerdo da Rua Tenente Reis.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_n._114.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_n._114.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Humaitá em frente o Zé Bigode próximo ao Supermercado Sheila.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/requerimento_n._115.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/requerimento_n._115.2025.pdf</t>
   </si>
   <si>
     <t>Requerer as necessárias providências para que o Setor de Vigilância realize o controle e a fiscalização, assim como a notificação dos proprietários dos terrenos baldios.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/requerimento_n._116.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/requerimento_n._116.2025.pdf</t>
   </si>
   <si>
     <t>Requerer as necessárias providências para que o setor competente realize o conserto no meio fio e no buraco ( fotos em anexo ) da Rua Mario Arantes, que tem se expandido com as chuvas.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/requuerimento_n._117.2025_claudio_28.04.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/requuerimento_n._117.2025_claudio_28.04.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, para que seja instalado 1 quebra-molas na Rua das Profissões, na altura do número 148, Bairro Progresso.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/requerimento_n._119.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/requerimento_n._119.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao Setor competente atender a pedido de moradores locais, que seja realizada a manutenção do passeio na Rua Sacramento, 467 Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/requerimento_n._120.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/requerimento_n._120.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a prefeitura Municipal, solicitando-lhe providências junto ao Setor o recapeamento na Rua Orozimbo Costa e Travessa Vilarinho - Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/requerimento_n._121.2025_ruberlei_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/requerimento_n._121.2025_ruberlei_2.pdf</t>
   </si>
   <si>
     <t>Solicitar a prefeitura Municipal, solicitando-lhe providências que seja construindo um Centro de Reabilitação para pessoas com deficiência física e mental</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/requerimento_n._122.2025_ruberlei_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/requerimento_n._122.2025_ruberlei_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências que seja feia manutenção da Caixa D´agua do Cemitério São Pedro.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>NARA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimento_n._123.2025_nara_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimento_n._123.2025_nara_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, pedindo para que seja instalados redutores de velocidade ( tartarugas ) nas vidas paralelas dos Bairros Acácias, cito às ruas: Rua Alaor Coelho Silva, nas mediações do parquinho, Rua Sebastião Machado, nas mediações do numero 121, Rua Catarina Coelho, nas mediações do número 121, Rua Petrônio Camargos, próximo à curva, ambas com sinalização apropriada.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimento_n._124.2025_nara_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimento_n._124.2025_nara_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, pedindo para que seja instalado um quebra-molas, e realizada a passagem suspensa, com sinalização escolar, na Av. Major Carvalho, n 348, Bela Vista, na altura da Escola Nossa Senhora Aparecida, e de frente ao supermercado Sheyla, n 377, Bela Vista.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_n._125.2025_nara_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_n._125.2025_nara_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, a pedido dos moradores empresários e cidadãos, providências para que seja instalado um sinaleiro na Rua José Benjamim Guimarães, esquina com a Rua Dom Eduardo.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_n._126.2025_nara.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_n._126.2025_nara.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, a pedido dos moradores e usuários, providências para que seja revitalizada a Praça do Bairro Bela Vista, situada em frente a Igreja Nossa Senhora Aparecida, e devidamente iluminada. Tal solicitação, se faz necessária e urgente, em virtude dos moradores locais, que não conseguem usufruir do bem estar que esta praça proporciona a todos.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_n._127.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_n._127.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para instalação de um toldo na Escola Prof. Marcos Hermínio M. de Rezende, no Bairro Oliveira, rua Manoel Nunes, visando proporcionar maior conforto e protenção contra a exposição ao sol para as crianças e seus pais.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_n._128.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_n._128.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias nos termos regimentais, que interceda junto à Copasa para a instalação de uma caixa dágua no bairro Mário Arantes, garantindo o fornecimento adequado de água para os moradores.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_n._129.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_n._129.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de um toldo na entrada do Hospital das Mulheres ( Políclinica Conceição Aparecida ) Rua Paraná, n 530, Bairro Oliveira, visando proteger os pacientes e acompanhantes das intempéries, como sol intenso e chuvas. Além disso, solicito a colocação de cadeiras na área de espera do hospital, garantindo maior conforto e acomodação para os usuários.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_n._130.2025_romes_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_n._130.2025_romes_1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao setor de obras da Prefeitura Municipal de Prata a limpeza do terreno público localizado no bairro Mário Arantes, para que as crianças da comunidade possam usufruir do espaço com segurança e praticar esportes, especialmente futebol</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n._131.2025_renato_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n._131.2025_renato_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências sinalização na Avenida Teodoreco, rotatória da Escola União e Caridade e na rotatória da Rua Araxá.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n._132.2025_renato_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n._132.2025_renato_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências sinalização na Rua Paraná com a Rua Alagoas, placa de trÂnsito quebrada, não tem sinalização de pare e seria importante um quebra - mola para controle de velocidade.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n._133.2025_ruberlei_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n._133.2025_ruberlei_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências no sentido que seja realizado o conserto da ponte de Alegria que liga a Comunidade da Prata a estrada Souza Cruz ponte que passa o Rio da Prata.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n._134.2025_ruberlei_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n._134.2025_ruberlei_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências ao setor competente que seja feita serviço de limpeza no Cemitério São Pedro.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n._135.2025_romes_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n._135.2025_romes_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar providências necessárias para que sejam tomadas as providências necessárias à retirada de duas árvores localizadas na Rua Patrimônio, próxima a ruas Uberlândia e Araxá, no Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/requerimento_n._136.2025_ane_rose_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/requerimento_n._136.2025_ane_rose_1.pdf</t>
   </si>
   <si>
     <t>Solicitar as necessárias providências para que o Setor de competente realize a limpeza na pista ao lado direito próximo ao Ecoponto, tendo em vista que isso tem atrapalhado os condutores de veículos automotores ingressarem na Estrada de Terra.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/requerimento_n._137.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/requerimento_n._137.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja realizada limpeza do terreno localizado no_x000D_
 fundo da Rua Damasceno Teodoro, n. 291, Bairro Arantes, o qual tem sofrido com excesso de acúmulo de lixo no local - conforme fotos em anexo, o que tem colocado em risco a saúde da população que viver na localidade em epígrafe.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_n._138.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_n._138.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja realizada operação tapa buracos na Rua Ceara no Bairro Oliveira, próximo a quadra de esportes localizada nesta rua.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_n._139.2025_ruberlei_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_n._139.2025_ruberlei_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe que seja feita construção de uma Estátua do Padre Guido para ser colocada ao lado da Igreja_x000D_
 Nossa Senhora do Rosário no distrito do Monjolinho.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/requerimento_n._140.2025_mauricio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/requerimento_n._140.2025_mauricio_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja revitalizada a quadra do Bairro Esperança no Prata - MG</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/requerimento_n._141.2025_ane_rose_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/requerimento_n._141.2025_ane_rose_1.pdf</t>
   </si>
   <si>
     <t>Oficiar Prefeito Municipal solicitando-lhe providências junto ao setor competente para que realize a manutenção da luz queimada na Rua João Almeida Macedo esquina com Professor Valentim</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_n._142.2025_ane_rose_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_n._142.2025_ane_rose_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização horizontal e vertical no Bairro conjunto Nossa Senhora do Carmo e Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n._143.2025_fabio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n._143.2025_fabio_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja realizado instalado Calçadas e meio fio nas vias Geraldo Zacarias Nascimento e Jeronimo Cipriano da Silva, cruzamento com a via Sacramento no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n._144.2025_fabio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n._144.2025_fabio_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja realizado a desobstrução da rede de esgoto na via Zenon Quirino Machado, n 431 no bairro Central Park</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n._145.2025_fabio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n._145.2025_fabio_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja viabilizado a instalação de Quebra Molas no cruzamento da Alameda Um com Valentino Gomes Machado, no bairro Central Park</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n._146.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n._146.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal para atender as demandas dos moradores do Distrito do Monjolinho</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n._147.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n._147.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de iluminação de sinalização na entrada e saída de veículos nos estacionamento do PAM ( Pronto Atendimento Municipal ) onde ocorre a grande movimentação de veiculos de emergência. Além disso, peço à prefeitura colocação de uma placa de " Proibido Estacionar " ao lado do referido estabelecimento.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n._148.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n._148.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para o asfaltamento da Rua Patrimonio e a instalação de um poste de iluminação pública na referida via, no bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n._149.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n._149.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de placas indicativas de perímetro urbano em todas as entradas da cidade, visando à conscientização dos motoristas e à redução do risco de acidentes.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n._150.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n._150.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam tomadas as devidas providências para o conserto ou fixação da placa de sinalização de " quebra-molas " localizada na Rua Edmundo Novais, n 672 - conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n._151.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n._151.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Setor de Vigilância realize o controle e a fiscalização, assim como a notificação dos proprietários dos terrenos baldios na Rua Maria José Camargos Novaes ao lado do número 115.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/requerimento_n._152.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/requerimento_n._152.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar o setor competente a pedido dos moradores a remoção ou relocalização do bueiro localizado em frente à casa nº 22 na Rua José Bento Ferreira Rocha, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n._153.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n._153.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar providências no sentido de que seja realizada a manutenção da via da entrada da Triunfo do Distrito de Três Barras, mediante cascalhamento e patrolamento, tendo em vista que as mesmas foram danificadas.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/requerimento_n._154.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/requerimento_n._154.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao setor competente para que realize a substituição da lâmpada do poste na Rua Edmundo Novais, altura do n 1.210 no Bairro Edna.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/requerimento_n._155.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/requerimento_n._155.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a troca das lâmpadas em toda extensão da Rua Maria Teodora e, com foco nas proximidades da Praça José Humberto, tendo em vista que a iluminação no local está precária, tornando a via e a praça excessivamente escuras.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_n._158.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_n._158.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a lavagem da Rua Geraldo Silva, na altura do n° 450</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_n._157.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_n._157.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto ao Setor competente para a reposição de medicamento para hipertensão no Distrito do Monjolinho.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/requerimento_n._158.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/requerimento_n._158.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito, solicitando-lhe providências junto ao setor competente para que realize a lavagem da Rua Geraldo Silva, na altura do n 450.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_n._159.2025_renato.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_n._159.2025_renato.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe materiais esportivos para a escola do Distrito do Bom Jardim - 3 Bolas de Futebol de Salão / 3 bolas de Futebol de Campo / 3 bolas de Voleibol / 1 Rede de Volei / 4 petecas</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_n._160.2025_renato.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_n._160.2025_renato.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe 1 Porteiro " Segurança " para a Escola do Distrito do Bom Jardim.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_n._161.2025_renato.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_n._161.2025_renato.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe pintura de Sinalização de " Proibido Estacionar " na Praça dos Trabalhadores Número 455 - Escola de Ensino Espaço Criativo.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_n._162.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_n._162.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a manutenção da luz queimada na Rua Orozimbo Costa 694.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_n._163.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_n._163.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a implantação de travessia elevada na Rua São João da Escócia com Rua Sacramento.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_n._164.2025_claudio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_n._164.2025_claudio.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que seja instalado 1 quebra-molas na Rua Presidente Antônio Carlos, Bairro Cruzeiro do Sul, na altura dos números, 782 e 765.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_n._165.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_n._165.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe sejam tomadas providências para que seja efetuada a troca de lâmpadas no Distrito de Jardinésia, na Rua 04, n 190, Rua 06, n 562, Rua 13, n 502 ( duas lâmpadas ).</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_n._166.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_n._166.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar providências ao setor competente a pedido da população a construção de muros e instalação de câmeras de segurança no Cemitério São Pedro</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_n._167.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_n._167.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a manutenção da luz queimada da Rua Orozimbo Costa n 651</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/requerimento_n._168.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/requerimento_n._168.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal solicitando-lhe providências junto ao setor competente para que a Rua Coronel Astolfo Bittencourt passe a ter a obrigatoriedade de estacionar somente do lado esquerdo, assim como já acontece em outras ruas na cidade.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_n._169.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_n._169.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de iluminação pública no trevo localizado nas proximidades do Posto Taquerema, na confluência com a Teodoro Mix, próximo à MG-497</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n._170.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n._170.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores do Distrito de Jardinésia</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/requerimento_n._171.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/requerimento_n._171.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao setor competente para que seja instalado um quebra-molas na Rua Tiradentes, 170 – Bairro Centro.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/requerimento_n._172.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/requerimento_n._172.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja instalado uma travessia elevada na Rua Tenente Reis em frente ao Jatobá.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/requerimento_n._173.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/requerimento_n._173.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja instalado um quebra-molas na Rua das Profissões, 148 – Bairro Progresso.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_n._174.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_n._174.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita sinalização horizontal e vertical no Bairro Primavera 2.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_n._175.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_n._175.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o senhor Prefeito Municipal solicitando-lhe providências junto ao setor competente para que realize a substituição da lâmpada do poste na Rua Jeronimo Felizardo, altura do n 545 no Bairro Esperança.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/requerimento_n._176.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/requerimento_n._176.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a instalação de portas e barras de apoio nos banheiros da Praça XV de novembro.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/requerimento_n._177.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/requerimento_n._177.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que a troca de lâmpada na rua 3 n 70 bairro New Gold Park em frente a academia Energym.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/requerimento_n._178.2025_nara.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/requerimento_n._178.2025_nara.pdf</t>
   </si>
   <si>
     <t>Requerer providências para que a Rua Humaitá, a partir do colégio Nossa Senhora Aparecida, dê continuidade na mão única, até a esquina do antiga Pesque Pague, Rua Professor Valentim, na altura do número n 717, com divisa com o Bairro Belvedere.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/requerimento_n._179.2025_nara.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/requerimento_n._179.2025_nara.pdf</t>
   </si>
   <si>
     <t>Requerer providência sobre o terreno ao lado da UBS Bela Vista, é iluminação na mesma esquina. Cito a Rua: Franklin Machado, na altura do número n 110, esquina com a Rua: Agenor Oliveira.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/requerimento_n._180.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/requerimento_n._180.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Requerer providências necessárias para incluir no aplicativo CONECTA PRATA, link para cadastramento de pessoas com deficiência física e com TEA - Transtorno do Espectro Autista, para que possam ser vacinadas em suas residências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/requerimento_n._181.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/requerimento_n._181.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto ao setor competente para que seja feita poda de árvore situada na lateral da Escola Estadual Noraldino Lima.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/requerimento_n._182.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/requerimento_n._182.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto ao setor competente para que seja feita troca do poste de luz de lugar na rua São Paulo 148, pois a Sra  Vanda de Lourdes Ferreira Oliveira disse que o poste está atrapalhando a entrada do carro na garagem.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_n._183.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_n._183.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias quanto à substituição das lâmpadas públicas nas seguintes localidades: Rua Paraíba n 61, Bairro Esperança e Rua Saint Claire, n 63, Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_n._184.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_n._184.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias para realizar o corte de uma árvore localizada no bairro Jardim Brasil, rua Bento Gonçalves, n 418, que encontra-se no passeio público em frente à residência de um morador idoso, sem condições financeiras e com uma doença oncológica, conforme solicitação deste, em razão dos riscos que a mesma vem apresentando à segurança dos transeuntes e dos próprios moradores da área, em especial o citado munícipe.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_n._185.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_n._185.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que a mesma possa tomar as providências necessárias que seja realizada retirada de pedras e demais obstáculos indesejados presentes no passeio público localizado em frente ao Posto de Saúde municipal do Cruzeiro do Sul, bem como promover a reforma e revitalização desse passeio, com o intuito de assegurar maior segurança, acessibilidade e conforto aos cidadãos que por ali transitam.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_n._186.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_n._186.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto a Secretaria de Desenvolvimento Econômico para que estude e desenvolva um programa de incentivo ao comércio local, FEIRÃO DE VENDAS, o qual concederá descontos, benefícios fiscais ou outras medidas que possam aquecer as vendas e fortalecer os empreendedores do município.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_n._187.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_n._187.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal providências junto ao Setor competente para que seja feita a poda da árvore na Rua Maurilio Moreira que fica no passeio da antiga Escola Municipal Dr. Severiano Vilela Junqueira, segue imagem em anexo.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/requerimento_n._188.2025_todos_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/requerimento_n._188.2025_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas da Escola Municipal Vila Vicentina</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._189.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._189.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o recapeamento asfáltico na Rua Azarias Alves de Oliveira nº 110.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._190.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._190.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa Diretora a inclusão do presente requerimento para apreciação e votação em Plenário e, se aprovada, oficiar o Digníssimo Prefeito Municipal, requerendo-lhe que considerando a possibilidade de instituição do sistema de estacionamento rotativo pago – “Zona Azul” – no centro da cidade, caso seja efetivamente implantado o referido sistema, seja avaliada a possibilidade de delegar a sua gestão à Guarda Mirim do Prata, entidade que presta relevantes serviços sociais e educacionais em nosso município.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/requerimento_n._191.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/requerimento_n._191.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias instalação ou melhoria da iluminação pública na entrada do Cemitério Municipal São Pedro, pois naquele lugar concentra-se uma atenção maior sobre os que utilizam e os moradores do local.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/requerimento_n._192.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/requerimento_n._192.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias para promover a aplicação de cascalho e a reforma da saída da rodovia MG-497, situadas nas Ruas do Amanhecer, do Entardecer e rua Adão Neílton Oliveira, no Bairro Belvedere, no Município do Prata–MG, de modo a melhorar as condições de tráfego e garantir maior segurança aos moradores, visitantes e condutores que utilizam aquele trecho.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_n._193.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_n._193.2025_romes.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa, após ouvido o Plenário, solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que ocorra um pedido no intuito de realizar a manutenção e/ou substituição dos equipamentos de ginástica ao ar livre localizados na Praça do bairro Primavera, na rua Maria Teodoro, com vistas a garantir seu funcionamento adequado, seguro e acessível para os idosos e demais moradores que utilizam o espaço para práticas de atividade física e lazer.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_n._194.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_n._194.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita a poda de uma árvore na Rua Coronel Emídio Marques, próximo ao nº 1095 – Bairro Primavera.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/requerimento_n._195.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/requerimento_n._195.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita sinalização horizontal e vertical na Rua Wanda de Carvalho com a Raul Soares – Bairro Rodoviário.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_n._196.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_n._196.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita sinalização escolar, sendo com placa e faixa de pedestre e que seja feita a mudança para mão única sendo estacionamento ao lado direito na Rua João Vicente de Souza – Bairro Primavera, em frente à Escola Municipal Dr. Severiano Vilela Junqueira.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_n._197.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_n._197.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que a Rua João Vicente, em frente à Escola Municipal Dr. Severiano Vilela Junqueira, passe a ter obrigatoriedade de estacionar somente do lado esquerdo, do lado da saída escolar, para melhor segurança dos alunos, pais, professores e todos que por ali transitam.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_n._198.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_n._198.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a recuperação do meio-fio na Rua Mário Arantes.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/requerimento_n._199.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/requerimento_n._199.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto à secretaria de obras para o asfaltamento do trecho final da Rua Joaquim Lopes, situada no bairro Mario Arantes.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/requerimento_n._200.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/requerimento_n._200.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Solicitar providências quanto ao estado da calçada localizada Rua Damasceno Teodoro Arantes, bairro Arantes próximo à ponte do acácias.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._201.2025_romes_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._201.2025_romes_1.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias que seja solicitado à Prefeitura Municipal que tome as providências necessárias para instalar iluminação adequada no trevo de acesso entre as rodovias BR-153 e BR-497.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._202.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._202.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias para a instalação de iluminação pública no trevo localizado nas proximidades do Posto Taquerema, na confluência com a Teodoro Mix, próximo à MG-497.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_n._203.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_n._203.2025_romes.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_n._204.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_n._204.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias realizar a poda da árvore localizada na Rua Nicodemos Batista, nº 310, Bairro Dona Regina.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/requerimento_n_206.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/requerimento_n_206.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores das Chácaras Boas Novas e Nova Conquista.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/digitalizar0350.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/digitalizar0350.pdf</t>
   </si>
   <si>
     <t>Solicitar a viabilidade da Implantação de uma Equipe do CAPS itinerário, para que façam visitas quinzenais ou semanais, mínimo de uma vez por mês, em todos os Distritos. Somente o atendimento clínico não supre os casos de saúde mental.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/digitalizar0351.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/digitalizar0351.pdf</t>
   </si>
   <si>
     <t>Requerer que seja disponibilizado na recepção de cada Unidade de PSF, o mapa da área atendida e os nomes dos respectivos Agentes de Saúde.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/digitalizar0352.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/digitalizar0352.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam colocadas nas Unidades de Saúde: PSFs, Policlínica, COM PAM, CAPS e SAD, uma caixa de sugestões e reclamações, com caderno, em lugar visível, com acesso a caneta e papel, afim de que a população possa de fato contribuir para o melhor atendimento e desenvolvimento nas unidades de saúde.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar0353.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar0353.pdf</t>
   </si>
   <si>
     <t>Solicitar providências à direção do pronto Socorro-PAM de uma equipe de acolhimento para direcionar os usuários, pacientes e acompanhantes, com receptividade avaliando a gravidade do caso antes da triagem e direcionando para profissional da saúde adequada. Solicitar que seja avaliado em caráter de urgência, possibilidade de implantar a equipe de acolhimento no PAM à pós escuta dos usuários da saúde.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/digitalizar0354.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/digitalizar0354.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o recapeamento asfáltico na José Benjamin Guimarães na altura do n° 234.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/digitalizar0355.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/digitalizar0355.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que seja alterado o tráfego na Rua José Benjamim Guimarães, entre as Ruas João de Almeida Macedo e Rua Carlos Camargos.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/digitalizar0356.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/digitalizar0356.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que seja retirado 1 (um) quebra-molas na Rua Tenente Reis, em frente à Padaria Trigo Santo Pães.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/digitalizar0357.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/digitalizar0357.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que seja alterado o estacionamento somente para o lado direito da via na Rua Professor Valentim.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/digitalizar0358.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/digitalizar0358.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que seja alterado o sentido de direção somente para quem trafega pela Rua Orozimbo Costa e converge para adentrar a Rua Humaitá.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/digitalizar0359.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/digitalizar0359.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias solicitando que sejam adotadas providências para garantir o fornecimento de uniformes adequados aos profissionais da limpeza urbana (garis) do município de Prata.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/digitalizar0360.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/digitalizar0360.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias para que o caminhão de coleta de lixo passe duas vezes por semana na comunidade da Chácara Boas Novas, assim como já ocorre no bairro Nova Conquista.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/digitalizar0361.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/digitalizar0361.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto à Secretaria de Obras, venho por meio deste, solicitar providências quanto à necessidade de reparo no pavimento da via pública localizada na Rua Raul Soares em frente ao número 2061.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/digitalizar0362.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/digitalizar0362.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para troca de lâmpada queimada na Rua Nair Pádua Novaes, esquina com a Marco Antônio Camargos Novaes.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/digitalizar0363.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/digitalizar0363.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias para melhorar a iluminação da Rua Lindolfo Fagundes Silva em frente ao hospital municipal, tendo em vista que a iluminação no local está precária, tornando a via excessivamente escura.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/digitalizar0364.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/digitalizar0364.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias para melhorar a iluminação da Rua Lindolfo Fagundes Silva em frente ao hospital municipal, tendo em vista que a iluminação no local está precária, tornando a via excessivamente escuras.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/digitalizar0365.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/digitalizar0365.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências para realizar a limpeza e dedetização nas proximidades do córrego que passa no fundo do Bairro Solar das Águas, pois está com muito mau cheiro e infestação de pernilongos, ratos, escorpião, etc.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/requerimento_n._223.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/requerimento_n._223.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita limpeza de bueiros na Rua Zacarias Geraldo Nascimento, Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/requerimento_n._224.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/requerimento_n._224.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita instalação de postes de iluminação na Rua Patrimônio, Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/requerimento_n._225.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/requerimento_n._225.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita corte de árvore na Rua Patrimônio, Nº 42, Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/requerimento_n._226.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/requerimento_n._226.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita a troca de poste de iluminação na Rua Belomízio José de Souza em frente ao Nº 391 Bairro Jardim Brasil. (foto em anexo)</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_n._227.2025_ane_rose_vieira_freitas.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_n._227.2025_ane_rose_vieira_freitas.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para a solicitação de instalação de redutor de velocidade (quebra-molas) na rua Manoel Nunes.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento_n._229.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento_n._229.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas da Escola Municipal Dr. Severiano Vilela Junqueira e da comunidade</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_n._230.2025_mauricio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_n._230.2025_mauricio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a substituição da lâmpada do poste na Rua João Elias dos Santos, altura do nº 90 no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_n._231.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_n._231.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências para implantar a sinalização de trânsito no cruzamento das ruas Maria José Novaes e Geraldo Valadão, do Bairro Jacarandá.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/requerimento_n._232.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/requerimento_n._232.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências para implantar a sinalização na Rua Presidente Antônio Carlos – entorno da Creche Dalela Tannús: Pintura de sinalização viária, delimitando estacionamento apenas no lado esquerdo da via, em frente à creche.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/requerimento_n._233.2025_thais.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/requerimento_n._233.2025_thais.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências para implantar a sinalização dos nomes das ruas do Bairro Central Park.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_n._234.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_n._234.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que a mesma possa tomar as providências necessárias à instalação de uma lixeira pública nas proximidades da Escola Municipal Prof. Maria Carmem Souza Lima Novais, localizada no bairro Jacarandá.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_n._235.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_n._235.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização horizontal e vertical na Avenida Prefeito Teodoreco, no trecho de acesso para quem vem descendo da V.C leilões em direção à Rua Marieta de Souza Oliveira.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_n._236.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_n._236.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja feita a manutenção da troca de lâmpada na rua João Elias dos Santos número 100, Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_n._237.2025_mauricio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_n._237.2025_mauricio_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a construção de uma depressão (quebra-molas) na Rua Aurora Maria de Jesus, no Bairro Park Jacaré.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_n._238.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_n._238.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Estrela do Sul na altura do número 87 no Bairro Cruzeiro do Sul conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/requerimento_n._239.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/requerimento_n._239.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Major Eustáquio na altura do número 275 no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_n._240.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_n._240.2025_romes.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa que seja encaminhado à Prefeitura Municipal o presente pedido, solicitando providências urgentes junto ao Departamento Nacional de Infraestrutura de Transportes (DNIT), quanto à situação de risco nas proximidades de suas instalações, na Rua Rio de Janeiro, em frente ao número 265, bairro Edna.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/requerimento_n._241.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/requerimento_n._241.2025_romes.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa que seja encaminhado à Prefeitura Municipal o presente pedido, solicitando providências urgentes quanto à segurança, ou seja, instalação de vigilantes no PAM (Pronto Atendimento Municipal) de Prata-MG.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/requerimento_n._242.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/requerimento_n._242.2025_romes.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa que seja encaminhado à Prefeitura Municipal o presente pedido, solicitando providências quanto à limpeza urbana; para que seja realizada, com urgência, a limpeza da Rua Alameda Andrade, localizada no bairro Colina Park.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/requerimento_n._243.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/requerimento_n._243.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja realizado operação tapa buracos na Rua Coronel Emidio Marques N°647 Bairro Primavera.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_n._244.2025_ruberlei_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_n._244.2025_ruberlei_1.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feito um quebra-molas na Coronel Emídio Marques – Bairro Primavera nas proximidades do número 620, solicitação pedida pelo morador Sr. José Luiz.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/requerimento_n._245.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/requerimento_n._245.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicita-se alteração da sinalização de “pare obrigatório” no cruzamento entre a Rua Geraldo Silva e a Rua Alagoas, no bairro Esperança, em razão da inclinação acentuada da Rua Alagoas.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_n._246.2025_nara.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_n._246.2025_nara.pdf</t>
   </si>
   <si>
     <t>REQUERER, que sejam colocados corrimãos de acessibilidade, nas entradas e dentro dos sanitários, nos banheiros públicos, em especial, banheiros das Praças XV de Novembro e Praça JK, para que a população idosa, ou todos que necessitarem, sintam-se mais seguros e de fato tenham acesso para utilizarem os banheiros públicos.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_n._247.2025_nara.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_n._247.2025_nara.pdf</t>
   </si>
   <si>
     <t>Requerer providências urgentes, explicações sobre a falta de água e plano emergencial para normalizar o abastecimento, nos bairros afetados com a frequente falta de água, há cerca de três meses, diariamente, após as 20h não chegam mais água nas residências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/requerimento_n._248.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/requerimento_n._248.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feito um quebra-molas na esquina da Rua José Claudino Vieira -Bairro Jacaré, a presente solicitação se justifica em razão da forte enxurrada formada durante o período de chuva, especialmente na esquina da via mencionada, onde o volume da água que desce do cemitério tem causado o acúmulo de terra e a invasão de água nas residências próximas</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/requerimento_n._249.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/requerimento_n._249.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao Setor competente para que seja feito a retirada de um quebra-molas na Rua Talma Campos de Abreu na altura do No1001, a solicitação se faz necessária devido ao quebra-molas esta ocasionando rachaduras em imóveis_x000D_
 próximos.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_n._250.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_n._250.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feita sinalização horizontal e vertical na Rua Raul Soares com a Wanda de Carvalho Souza.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/requerimento_n._251.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/requerimento_n._251.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o recapeamento asfáltico na Rua Estrela do Sul, de frente ao n. 187, Bairro Vila de Fatima, tendo em vista a grande quantidade de buracos nesta localidade, situação que tem ocasionado acumulo de agua e sujeira, o que tem causado diversos transtornos aos moradores da região em epigrafe.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_n._252.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_n._252.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que a Rua Uberaba, bairro Jardim Brasil passe a ter a obrigatoriedade de estacionar somente do lado direito, assim como já acontece em outras ruas da cidade.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_n._253.2025_ruberlei.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_n._253.2025_ruberlei.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feito combate com o fumasse no Bairro Oliveira, onde moradores tem reclamado do aumento da infestação de pernilongos</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_n._254.2025_claudia_regina.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_n._254.2025_claudia_regina.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe que seja realizada obra de manutenção e reparos na rede de esgoto existente na Rua Manoel Nunes, esquina com a Rua Rita Teodoro dos Reis, na Praça Antônio José Terra, tendo em vista as constantes reclamações dos moradores sobre vazamentos, mau cheiro e risco à saúde pública.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/requerimento_n._255.2025_thais_thambelini.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/requerimento_n._255.2025_thais_thambelini.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal que tome as providências necessárias para a realização de operação tapa-buracos na Avenida João Batista Camargo, nas proximidades da rotatória.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_n._256.2025_thais_thambelini.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_n._256.2025_thais_thambelini.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal que tome as providências necessárias para a instalação de redutores de velocidade ( quebra-molas ) na Rua Ituiutaba, em frente ao número 290.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/requerimento_n._257.2025_todos_os_vereadores_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/requerimento_n._257.2025_todos_os_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas do sistema de esgoto dos moradores da Rua Manoel Nunes, bairro Oliveira.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_n._258.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_n._258.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores dos Bairros Jardim Brasil, Cruzeiro do Sul, Conjunto Nossa Senhora, Dona Regina e Vila de Fátima, a saber:</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_n._259.2025_ruberlei_alves_gonzaga.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_n._259.2025_ruberlei_alves_gonzaga.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja feito um quebra-molas na Rua Tenente de Reis N° 1260 nas proximidades do Dórico Lanches</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/requerimento_n._260.2025_ruberlei_alves_gonzaga.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/requerimento_n._260.2025_ruberlei_alves_gonzaga.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja realizada a sinalização de estacionamento apenas do lado direito e a sinalização dos quebra-molas na Rua Talma Campos de Abreu.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_n._261.2025_ruberlei_alves_gonzaga.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_n._261.2025_ruberlei_alves_gonzaga.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal, solicitando-lhe providências junto ao Setor competente para que seja realizada a sinalização de estacionamento apenas do lado direito na Rua Coronel Emídio Marques.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_n._262.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_n._262.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores realizadas na Escola Municipal Professora Maria Carmem Souza Lima Novais no Bairro Jacarandá</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_n._263.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_n._263.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para ◦ conserto do bueiro quebrado localizado na esquina da Rua Fernando de Noronha com a Rua Paraíba, nas proximidades da Escola Municipal Alice Bittencourt, no bairro Oliveira.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_n._264.2025_romes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_n._264.2025_romes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para mesma possa tomar as providências necessárias a instalação de um redutor de velocidade na Rua João Vicente de Souza, próximo à Cel. Emídio Marques, bairro Primavera, ao lado da Capela Divino Pai Eterno, nas proximidades da sinalização de "pare".</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_n._265.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_n._265.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe que seja realizado o asfaltamento da Rua Patrimônio, entre as Ruas Araxá e Uberlândia, bem como seja realizada obra de extensão de rede, com instalação de postes na referida rua.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/requerimento_n._266.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/requerimento_n._266.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos Feirantes, a saber:_x000D_
 1) Solicitar que seja realizada melhorias na infraestrutura da feira; 2) Solicitar bancas e estruturas adequadas para os feirantes, promovendo uma melhor exposição dos produtos; 3) Solicitar sanitários limpos e acessíveis para feirantes e consumidores;</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_n._267.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_n._267.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas do cidadão Jael Bertochi, a saber:_x000D_
 1) Solicitar que sejam realizadas obras para melhorar a capacidade de drenagem da boca de lobo, evitando assim outras inundações</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_n._268.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_n._268.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Digníssimo Prefeito Municipal, requerendo-lhe que seja realizada obra de_x000D_
 escoamento de água da chuva e de outras fontes na Rua João Pinheiro, direcionando a água para evitar que entre na Rua Presidente Antônio Carlos, pois_x000D_
 vern causando alagamentos no local.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_n._269.2025_claudia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_n._269.2025_claudia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Dignissimo Prefeito Municipal, requerendo-Ihe que seja providenciado 02 (duas) vagas de estacionamento prioritario na Rua Carlos Camargos, n. 256, Centro, em frente à Loja Maçônica "União e Caridade", sendo uma vaga para idosos e a outra para pessoas com deficiência.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_n._270.2025_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_n._270.2025_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Alcântara Elias_x000D_
 Camargos na altura do número 31 no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_n._271.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_n._271.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que tome as providências necessárias no sentido de intensificar ações de fiscalização, penalização e conscientização voltadas às pessoas que vêm descartando lixo de forma irregular e não zelando pela conservação da praça localizada no Bairro Progresso.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/requerimento_n._272.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/requerimento_n._272.2025.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Poder Executivo Municipal o presente pedido, solicitando à Prefeitura Municipal que tome as providências necessárias para a substituição da ponte de madeira localizada nas proximidades das Comunidades Boa Vista e Monjolinho, nas imediações da antiga sede do Sr. José Paulino, por uma ponte construída com material mais resistente e durável.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/requerimento_n._273.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/requerimento_n._273.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura providências junto ao Setor competente para que seja feita com urgência, a manutenção e o conserto das cadeiras na recepção local de espera dos pacientes do Pronto Atendimento (PAM) e também na sala onde são realizadas as medicações, algumas cadeiras encontram-se danificadas e inadequadas para o uso seguro. Solicito, portanto, que a equipe responsável faça uma avaliação e providencie os reparos ou a substituição das cadeiras danificadas, garantindo condições adequadas, seguras e humanizadas aos usuários do serviço.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/requerimento_n._274.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/requerimento_n._274.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que tome as providências necessárias para a retirada de um veículo velho, abandonado e sem uso, localizado há muito tempo no mesmo lugar, no Bairro Esperança, Rua Geraldo Silva, próximo ao Parque de Exposições Virgílio Gallassi.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/requerimento_n._275.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/requerimento_n._275.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que tome as providências necessárias para a instalação de sinalização vertical e horizontal nas vias do bairro Primavera 3.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_n._276.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_n._276.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que proceda à instalação de sinalização vertical e horizontal nas Ruas José Bento Ferreira Rocha e Rua Oliveira, no bairro Primavera 3.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_n._277.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_n._277.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que tome as providências necessárias para a operação tapa-buracos na Rua José Francisco de Santana, em frente ao n 221, esquina com Rua Pio Novais, no bairro Oliveira.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_n._278.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_n._278.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que tome as providências necessárias para a troca da lâmpada da Rua José Francisco de Santana, em frente ao n 221, no bairro Oliveira.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_n._279.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_n._279.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que tome as providências necessárias para: Construção do passeio público ao lado do Estádio Cid Pádua Vila, localizado na Rua Minas Gerais; Implantação de um ponto de ônibus, na mesma rua em que está pedindo a construção do passeio público, destinado ao atendimento dos moradores da região, que necessitam aguardar com segurança e dignidade tanto o transporte coletivo quanto o ônibus da saúde.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/requerimento_n._280.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/requerimento_n._280.2025_1.pdf</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_n._281.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_n._281.2025_1.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal um quebra-molas na Rua Maria Teodoro nas proximidades do N° 27.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_n._282.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_n._282.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal a passagem da máquina (patrolamento e nivelamento) na Rua de Terra Raul Macedo, nº 520, tendo em vista as condições atuais da via, foto em anexo</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_n._283.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_n._283.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal, requerendo-lhe a instalação de cobertura de proteção na área de entrada (portão de acesso) da Escola Professor Marcos Hermínio M. de Rezende, visando dar segurança aos pais e familiares que aguardam a saída de seus filhos.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_n._284.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_n._284.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a derrubada de uma árvore localizada na Rua 5 de Julho, nº 17, bairro Cruzeiro do Sul</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_n._285.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_n._285.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que sejam tomadas as providências necessárias para a construção de uma lombada na confluência da Rua Patrimônio com a Rua Uberlândia, no bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_n._286.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_n._286.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que seja solicitado ao Setor de Controle de Zoonoses que realize a passagem do carro fumacê no bairro Solar das Águas.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_n._287.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_n._287.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que proceda à instalação de quebra-molas na Rua Geraldo Valadão Bitencourt, no bairro Jacarandá.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_n._288.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_n._288.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal que proceda à instalação de iluminação pública no bairro Parque do Jacaré, especificamente ao lado da praça do bairro.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_n._289.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_n._289.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a manutenção da luz queimada na Rua Cristiano Pereira Cesar, altura do n° 51, bairro Mario Arantes.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_n._290.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_n._290.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto à Secretaria de Cultura para propor a realização de um projeto de aulas de dança para o Carnaval.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_n._291.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_n._291.2025.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente que sejam tomadas providências para solucionar o problema da boca de lobo que se encontra dentro do terreno da moradora da Rua Oliveira Vieira de Souza, na altura no n° 124.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/projeto_de_lei_n.__001l.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/projeto_de_lei_n.__001l.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a delegar concessão de serviços públicos de manejo de resíduos sólidos total ou parcialmente, e dá outras providências</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/projeto_de_lei_n._002.2025_.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/projeto_de_lei_n._002.2025_.pdf</t>
   </si>
   <si>
     <t>Cria o vale presença e dá outras providências</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_n._003.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_n._003.2025.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio cultural de natureza imaterial do Município do Prata-MG o evento protestante denominado Marcha pra Jesus e dá outras providências</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_n._004.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_n._004.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de sinais adequados para alunos com transtornos do espectro autista TEA nas escolas municipais e nos centros municipais de educação infantil do Município do Prata-MG, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_n._005.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_n._005.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a triagem precoce para diagnóstico do Transtorno do Espectro Autista (TEA) nas unidades de saúde e creches municipais do Prata MG, por meio da aplicação do questionário M-CHAT, e dá outras providências</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_n._006.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_n._006.2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos profissionais do magistério público municipal de prata-mg, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_n._007.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_n._007.2025_1.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos servidores públicos municipais da administração direta e indireta do município de Prata-MG, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_n._008.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_n._008.2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos subsídios dos agentes políticos: Vice-Prefeito, Prefeito Municipal, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_n._009.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_n._009.2025_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2786, de 05 de novembro de 2021, que dispõe sobre o Plano Plurianual de governo do Município do Prata para o período de 2022 a 2025</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_n._010.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_n._010.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.716, de 23 de março de 2021, que Dispõe sobre a criação do Conselho de Direitos da Mulher CMDM</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_n._011.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_n._011.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de área de uma área verde no Bairro Parque do Jacarandá, para fins de construção de uma unidade escola creche Pró-Infância Tipo II</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_n._012.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_n._012.2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Silvania de Jesus Vieira” o salão de festas do Parque do Jatobá</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_n._013.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_n._013.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Prata-MG a conceder incentivos econômicos e fiscais regulamentados pela Lei Municipal n. 2.722/2021 à empresa Teodoro Mix Ltda, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_n._014.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_n._014.2025.pdf</t>
   </si>
   <si>
     <t>Cria a lei EcoPrata sustentável frota verde que dispõe sobre a política municipal do uso do etanol na frota municipal</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_n._015.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_n._015.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa IPTU Premiado, no âmbito do Município do Prata-MG, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_n._016.2025_reajuste_piso_diretores_1.docx</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_n._016.2025_reajuste_piso_diretores_1.docx</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos diretores escolares municipais de Prata-MG, na forma que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_lei_n._017.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_lei_n._017.2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e a comemoração do dia do Maçom no âmbito do Município do Prata-MG e dá outras providências</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_n._018.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_n._018.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso obrigatório de focinheira na condução de cães de grande porte ou de raça considerada perigosa em locais públicos ou abertos ao público no Município do Prata-MG</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_n._019.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_n._019.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir e distribuir ovos de Páscoa, chocolates, brinquedos, mudas, brindes, flores, cartões e, alimentação em comemoração as datas que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._020.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._020.2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de isenção fiscal concedida à Companhia de Saneamento de Minas Gerais - COPASA, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_n._021.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_n._021.2025_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.425/2014 que afeta como bem de uso especial, o imóvel de propriedade do município e_x000D_
 autoriza a Câmara Municipal a construir sua sede própria</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_n._022.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_n._022.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2937, de 19 de dezembro de 2023 que revoga a Lei n. 2578, de 24 de abril de 2018 e institui o Conselho Municipal de Cultura e dá outras providências</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_n._023.2025_--.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_n._023.2025_--.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação  da telemedicina na Rede Municipal de Saúde do Prata MG, e dá outra providências</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_n._024.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_n._024.2025.pdf</t>
   </si>
   <si>
     <t>Cria e denomina a Praça do Parque do Jatobá de Maria Helena Cruz de Melo Marion</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_n._025.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_n._025.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2943 de 22 de Dezembro de 2023 que autoriza o Município de Prata a doar o imóvel que especifica a Associação Profissionalizante_x000D_
 Jovem Cidadão.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_n._026.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_n._026.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida Municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na lei 11.977 de 07 de Julho de 2009 e na medida provisória 1162 de 14 de fevereiro de 2023 e também nas disposições das instruções normativas do ministério das cidades e da outras providências</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_n._027.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_n._027.2025_1.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Pratense de Proteção aos Animais</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_n._029.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_n._029.2025_2.pdf</t>
   </si>
   <si>
     <t>Cria o fundo de honorários sucumbenciais e fixa critérios para o rateio dos honorários de sucumbência aos procuradores e advogados de quadro efetivo do município do Prata-MG, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_lei_n._030.2025_ldo_lei_de_diretrizes_orcamentarias_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_lei_n._030.2025_ldo_lei_de_diretrizes_orcamentarias_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026, e PPA (Plano Plurianual 2026/2029 e contém outras providencias</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_n._031.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_n._031.2025_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2742, de 25 de agosto de 2021, a qual institui o programa nota fiscal premiada, no_x000D_
 âmbito do município do Prata-MG, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_n._032.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_n._032.2025_1.pdf</t>
   </si>
   <si>
     <t>O titular do serviço público de saneamento básico deverá definir a entidade responsável pela regulação e fiscalização de serviço, independentemente da modalidade de sua prestação</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_n._033.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_n._033.2025_1.pdf</t>
   </si>
   <si>
     <t>Reajustar a remuneração do cargo de conselho tutelar, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/projeto_de_lei_n._034.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/projeto_de_lei_n._034.2025.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no caput do artigo 38 da lei n° 2.959/2024 que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025 e no caput do artigo 7º da lei nº 2.989/2024 que estima a receita e fixa a despesa do município de prata/mg para o exercício de 2025 na forma que especifica</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._035.2025_-_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._035.2025_-_1.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o instituto TEACOLHER COM AMOR – casa do autista</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n_36.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n_36.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a punição aos proprietários de animais que os submetem a condições de abandono e maus-tratos</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_n_037.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_n_037.2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública associação de esportes solidário</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/projeto_de_lei_n_038.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/projeto_de_lei_n_038.2025.pdf</t>
   </si>
   <si>
     <t>Plano Plurianual de governo do município do Prata para o período de 2026 á 2029</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_n._39.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_n._39.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2625 de 15 de maio de 2019 que dispõe sobre a limpeza de terrenos baldios no município e dá outras providências</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_n_40.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_n_40.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder pensão especial aos dependentes do servidor João Paulo Belarmino Silva, falecido em decorrência de acidente de trabalho, e dá outras providências</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._041.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._041.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2943 de 22 de dezembro de 2023 que autoriza o município de Prata a doar o imóvel que especifica a Associação Profissionalizante Jovem Cidadão</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/projeto_de_lei_n._042.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/projeto_de_lei_n._042.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Prata a doar o imóvel que especifica a União dos Estudantes do Prata e Campina Verde e contém outras providências</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_no_043-2025_declara_de_utilidade_publica_a_associacao_da_terceira_idade_nossa_senhora_do_carmo_do_prata_de_autoria_do_vereador_paulo_marques_de_souza_junior.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_no_043-2025_declara_de_utilidade_publica_a_associacao_da_terceira_idade_nossa_senhora_do_carmo_do_prata_de_autoria_do_vereador_paulo_marques_de_souza_junior.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DA TERCEIRA IDADE NOSSA SENHORA DO CARMO DO PRATA</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n._045.2025_loa.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n._045.2025_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PRATA/MG, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/projeto_de_lei_n._053.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/projeto_de_lei_n._053.2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar termo de fomento com a ACIPRA – Associação Comercial Industrial Agropecuária e de prestação de serviços de_x000D_
 Prata-MG, para a consecução de finalidades de interesse público e da outras providências</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/projeto_de_lei_n._054.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/projeto_de_lei_n._054.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2892 de 12 de Maio de 2023 que instituiu o Conselho Municipal de Desenvolvimento Econômico – CMDE e dá outras providências</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_n._055.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_n._055.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2025 e dá outras providências”, de autoria do Prefeito Municipal</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_n._056.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_n._056.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2025 da secretaria municipal de educação e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_de_lei_n._057.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_de_lei_n._057.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências”</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_de_lei_n._058.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_de_lei_n._058.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº, 2391, de 13 de dezembro de 2023 para mencionar o subsídio dos secretários municipais relativos ao ano de 2023 e 2024</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_de_lei_n._059.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_de_lei_n._059.2025.pdf</t>
   </si>
   <si>
     <t>Cria o índice municipal de revisão remuneratória (IMRR) dos agentes políticos da Câmara Municipal do Prata/MG</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_n._060.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_n._060.2025.pdf</t>
   </si>
   <si>
     <t>Aplica o índice municipal de revisão remuneratória (IMRR) ao subsídio dos agentes políticos da Câmara Municipal do Prata/MG</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_de_lei_n._061.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_de_lei_n._061.2025.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no caput do artigo 38 da Lei n. 2959/2024 que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025 e no caput do artigo 7º da Lei n. 2889/2024 que estima a receita e fixa a despesa do Município do Prata/MG para o exercício de 2025 na forma que especifica</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_n._062.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_n._062.2025.pdf</t>
   </si>
   <si>
     <t>Cria e denomina de Olimpia de Freitas Costa a estação de tratamento de esgoto do povoado do Monjolinho</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_de_lei_n_063.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_de_lei_n_063.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração da destinação da emenda do anexo – Detalhamento das emendas impositivas, Leo n° 2.989 de 02 de dezembro de 2024, que estima a receita e fixa a despesa do município do Prata-MG para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_lei_n._064.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_lei_n._064.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Brigada Municipal do Prata - MG e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/anexos_loa.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/anexos_loa.pdf</t>
   </si>
   <si>
     <t>ANEXO 1 - Lei Orçamentária Anual 2026</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/anexos_loa_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/anexos_loa_2.pdf</t>
   </si>
   <si>
     <t>ANEXO 2 - Lei Orçamentária Anual 2026</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/anexos_loa_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/anexos_loa_3.pdf</t>
   </si>
   <si>
     <t>ANEXO 3 - Lei Orçamentária Anual 2026</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/anexos_loa_4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/anexos_loa_4.pdf</t>
   </si>
   <si>
     <t>ANEXO 4 - Lei Orçamentária Anual 2026</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/anexos_loa_5.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/anexos_loa_5.pdf</t>
   </si>
   <si>
     <t>ANEXO 5 - Lei Orçamentária Anual 2026</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/emendas_2026.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/emendas_2026.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas Vereadores - LOA 2026</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_complementar_n._001.2025_.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_complementar_n._001.2025_.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N 07 DE 12 DE MEIO DE 2023, QUE DISPÕE SOBRE A REGULARIZAÇÃO DOS LOTES DO LOTEAMENTO PRIMAVERA II NO MUNICÍPIO DE PRATA/MG, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_complementar_n._002.2025_.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_complementar_n._002.2025_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração lei complementar N 02/2014, de 25 de Fevereiro de 2014</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_complementar_n._003.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_complementar_n._003.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos anexos I e II da Lei Complementar N 02, de 09 de Junho de 2021</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/projeto_de_lei_complementar_n._004.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/projeto_de_lei_complementar_n._004.2025_2.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de assessor parlamentar no âmbito da estrutura administrativa da Câmara Municipal do Prata / MG</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/projeto_de_lei_complementar_n._005.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/projeto_de_lei_complementar_n._005.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N 11 DE 8 DE OUTUBRO DE 2018 E ALTERAÇÕES POSTERIORES QUE DISPÕE SOBRE O PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DO PRATA - MG</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_complementar_n._006.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_complementar_n._006.2025_1.pdf</t>
   </si>
   <si>
     <t>Cria o parágrafo único ao artigo 19 no código tributário municipal do Prata-MG – Lei Complementar 7/2009, define a obrigação de retenção, pelos tomadores de serviços, e recolhimento do imposto sobre serviços de qualquer natureza retido na fonte por estes de seus prestadores de serviços e dá outras providências</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_complementar_n._007.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_complementar_n._007.2025_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial dos agentes comunitários de saúde e agentes de combate à endemias, nos termos da emenda constitucional n. 120 de 05 de maio de 2022, na forma que específica e dá outras providências</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_complementar_n._008.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_complementar_n._008.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de incentivos fiscais que institui o programa de recuperação fiscal do Prata REFIS, cria a possibilidade de protesto extrajudicial de débitos com o Município do Prata/MG, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_complementar_n._010.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_complementar_n._010.2025_1.pdf</t>
   </si>
   <si>
     <t>“Extingue o cargo de secretária executiva dos conselhos municipais do quadro dos servidores do Município do_x000D_
 Prata-MG constante na Lei Complementar n. 02.2014, na forma que menciona e da outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_complementar_n._011.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_complementar_n._011.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 02 de 25 de fevereiro de 2014, que dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata, na forma que mencionar e dá outras providências</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_complementar_012.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_complementar_012.2025.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de_x000D_
 Secretaria Executiva do Conselho Municipal de Assistência Social do quadro dos servidores_x000D_
 do Município de Prata-MG constante na Lei Complementar n.022/2014 alterada pela Lei_x000D_
 Complementar n.10 de 05 de Outubro de 2022, na forma que menciona e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_complementar_n._013.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_complementar_n._013.2025_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 02/2006 de 31 de Janeiro de 2006 que Reestrutura o Estatuto de Servidores Públicos do Município de Prata/MG e dá outras providências</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_complementar_n._014.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_complementar_n._014.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 07 de 14 de Dezembro de 2009, que institui – Código Tributário do Município de Prata</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_complementar_n._015.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_complementar_n._015.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 09 de 17 de Dezembro de 2009, que institui o código de saúde do município de Prata e dá outras providências</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_complementar_n._016.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_complementar_n._016.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a crição de cargos de coveiro e coletor de lixo no quadro de servidores do município de Prata / MG, altera a lei complementar n 02/2014, de 25 de Fevereiro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_complementar_n._019.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_complementar_n._019.2025_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 02/2014, de 25 de fevereiro de 2014, dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal de Prata</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_complementar_n._020.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_complementar_n._020.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 02/2014 de 25 de fevereiro de 2014 a qual dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal de Prata e dá outras providências</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/ilovepdf_merged_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município do Prata</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/projeto_de_lei_complementar_n._023.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/projeto_de_lei_complementar_n._023.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL, O PLANO DE CARGOS, SALÁRIOS E CARREIRAS DA PREFEITURA MUNICIPAL DE PRATA</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_decreto_legislativo_n._001.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_decreto_legislativo_n._001.2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Carlos Henrique Menezes Mendonça</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_n._002.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_n._002.2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Fabrício Augusto Jardine</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/substitutivo_ao_projeto_de_decreto_legislativo_n._003.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/substitutivo_ao_projeto_de_decreto_legislativo_n._003.2025_1.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário á Waniella Martins Costa”</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_decreto_legislativo_004.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_decreto_legislativo_004.2025_1.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário á Joaquim Peres Ferreira</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_decreto_legislativo_n._005.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_decreto_legislativo_n._005.2025_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A AUGUSTO PRECIOSO PORFÍRIO</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_decreto_legislativo_n._006-2025_concede_titulo_de_cidadao_honorario_a_felix_miguel_marques_gil_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_decreto_legislativo_n._006-2025_concede_titulo_de_cidadao_honorario_a_felix_miguel_marques_gil_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N. 006/2025 CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A FELIX MIGUEL MARQUES GIL</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_decreto_legislativo_n._007-2025_concede_titulo_de_cidadao_honorario_a_silvanei_luciano_silva_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_decreto_legislativo_n._007-2025_concede_titulo_de_cidadao_honorario_a_silvanei_luciano_silva_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Silvanei Luciano Silva</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_decreto_legislativo_n._008.2025_que_concede_titulo_de_cidadao_honorario_a_gabriel_faria_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_decreto_legislativo_n._008.2025_que_concede_titulo_de_cidadao_honorario_a_gabriel_faria_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Gabriel Faria Boff</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_decreto_legislativo_n._009.2025_que_concede_titulo_de_cidadao_honorario_a_hermeto_vinicius_spirlandeli_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_decreto_legislativo_n._009.2025_que_concede_titulo_de_cidadao_honorario_a_hermeto_vinicius_spirlandeli_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Hermeto Vinicius Spirlandeli</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_decreto_legislativo_n._010.2025_que_concede_titulo_de_cidadao_honorario_a_tatiane_de_queiroz_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_decreto_legislativo_n._010.2025_que_concede_titulo_de_cidadao_honorario_a_tatiane_de_queiroz_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Tatiane de Queiroz Alves Boff</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/projeto_de_decreto_legislativo_n._011.2025_que_concede_titulo_de_cidadao_honorario_a_sofia_manuela_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/projeto_de_decreto_legislativo_n._011.2025_que_concede_titulo_de_cidadao_honorario_a_sofia_manuela_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Sofia Manuela Alves Boff</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_decreto_legislativo_n._012.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_decreto_legislativo_n._012.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A DAVI LIMA SOUSA</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_decreto_legislativo_n._013.2025_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_decreto_legislativo_n._013.2025_3.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário á Adryele Barbosa Moura</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_decreto_legislativo_n._014.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_decreto_legislativo_n._014.2025_2.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário á José Mario Lima</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_decreto_legislativo_015.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_decreto_legislativo_015.2025_2.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Romes Antônio da Silva Pereira Junior".</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_decreto_legislativo_n._016.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_decreto_legislativo_n._016.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário a Junior Alves Oliveira"</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_decreto_legislativo_n._017.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_decreto_legislativo_n._017.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Danilo Vieira Vitor</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_decreto_legislativo_n._018.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_decreto_legislativo_n._018.2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Denilson Silva</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/projeto_de_decreto_legislativo_n._019.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/projeto_de_decreto_legislativo_n._019.2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Humberto Arruda Silva</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/projeto_de_decreto_legislativo_n._020.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/projeto_de_decreto_legislativo_n._020.2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Silvani Viana</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/mocao_de_aplausos_n._001.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/mocao_de_aplausos_n._001.2025.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos e admiração ao Moto Club Insanos - Divisão Prata - MG</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_de_aplausos_n._002.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_de_aplausos_n._002.2025_1.pdf</t>
   </si>
   <si>
     <t>Congratulação e reconhecimento aos eleitos que assumem cargos de destaque na Cooperativa.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>CLÁUDIO, FÁBIO, MAURÍCIO, PAULO, RENATO, ROMES, RUBERLEI</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/mocao_aplausos_003_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/mocao_aplausos_003_1.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Mesa Diretora e Procuradoria Especial da Mulher pela realização da Semana da Mulher</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/scan_20250324213446.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/scan_20250324213446.pdf</t>
   </si>
   <si>
     <t>Manifesta repúdio à atuação da COPASA no município</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/mocao_de_aplausos_004.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/mocao_de_aplausos_004.2025_1.pdf</t>
   </si>
   <si>
     <t>Manifestar reconhecimento para as mães atípicas</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/mocaos_de_aplausos_n._009.2025_festa_do_peao_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/mocaos_de_aplausos_n._009.2025_festa_do_peao_2.pdf</t>
   </si>
   <si>
     <t>Reconhecer ao Prefeito, Vice, equipe do Sindicato Rural e organizadores da Festa do Peão do Prata 2025, Expoprata e Feirão de Empregos, pelo sucesso do evento realizado entre 04 e 10 de agosto de 2025.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>FÁBIO, ANE ROSE, CLAUDIA, CLÁUDIO, MAURÍCIO, NARA, PAULO, RENATO, ROMES, RUBERLEI, THAÍS</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_de_aplausos_025.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_de_aplausos_025.2025.pdf</t>
   </si>
   <si>
     <t>Parabeniza o COMPASS pela realização do evento Marcha para Jesus</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/mocao_de_aplausos_n._005.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/mocao_de_aplausos_n._005.2025_2.pdf</t>
   </si>
   <si>
     <t>Reconhece Gabriela Freitas Rodrigues e Julia Silva Vieira pelos projetos Teca e o Pod Mãe</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_n._008.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_n._008.2025.pdf</t>
   </si>
   <si>
     <t>Expressa seu profundo pesar pelo falecimento de Rita Aparecida Vieira Otoni</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_pesar_n._008.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_pesar_n._008.2025.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/mocao_de_aplausos_n._007.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/mocao_de_aplausos_n._007.2025.pdf</t>
   </si>
   <si>
     <t>Parabenizamos, toda a equipe pelo excepcional trabalho desenvolvido na organização rica. A sintetização do 21° leilão direito de viver em prol do hospital do amor em Barretos</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/mocaos_de_aplausos_n._009.2025_festa_do_peao.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/mocaos_de_aplausos_n._009.2025_festa_do_peao.pdf</t>
   </si>
   <si>
     <t>Reconhece ao Prefeito, Vice, equipe do Sindicato Rural e organizadores da Festa do Peão do Prata 2025, Expoprata e Feirão de Empregos, pelo sucesso do evento realizado entre 04 e 10 de agosto de 2025.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/mocaos_de_aplausos_n._010.2025_alunos_dr_severiano_vilela_junqueira_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/mocaos_de_aplausos_n._010.2025_alunos_dr_severiano_vilela_junqueira_1.pdf</t>
   </si>
   <si>
     <t>Homenagem aos alunos da Escola Cívico Militar Dr. Severiano Vilela Junqueira pela participação e destaque na 4ª edição dos Jogos Escolares Cívico-Militares (JECIMs) em Paracatu-MG (julho/2025)</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/mocaos_de_aplausos_n._011.2025_abemil.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/mocaos_de_aplausos_n._011.2025_abemil.pdf</t>
   </si>
   <si>
     <t>Homenagem à ABEMIL, José Mário Lima e Adélia Caetano Nascimento pela organização da 4ª edição dos Jogos Escolares Cívico-Militares (JECIMs), realizados em Paracatu-MG (julho/2025)</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos_n._012.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos_n._012.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Manifesta reconhecimento e aplauso ao Prefeito Xexéu e Vice Batista pela implementação de fossas sépticas.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_de_aplausos_n._013.2025_todos_os_vereadores_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_de_aplausos_n._013.2025_todos_os_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Reconhecimento À equipe da Brigada de Incêndio da Prefeitura Municipal do Prata-MG</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>CLÁUDIO, ANE ROSE, CLAUDIA, FÁBIO, MAURÍCIO, NARA, PAULO, RENATO, ROMES, RUBERLEI, THAÍS</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_de_aplausos_n._014.2025_todos_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_de_aplausos_n._014.2025_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Prata, em nomes de seus vereadores e vereadoras expressa seu mais profundo reconhecimento e aplauso a equipe de Parlamento Jovem da Câmara Municipal do Prata - MG_x000D_
 A presente Moção visa homenagear pelo engajamento, dedicação e entusiasmo demonstrados na participação  equipe estadual do Parlamento Jovem esta moção expressa profunda admiração e respeito pelo trabalho excepcional</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/mocao_de_aplausos_n._016.2025_todos_os_vereadores_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/mocao_de_aplausos_n._016.2025_todos_os_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplauso a Nara Abgail Marques Vilela, embaixadora da causa e a equipe da Organização de Corrida do Outubro Rosa</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/mocao_de_aplausos_n._017.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/mocao_de_aplausos_n._017.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplausos ao apoio prestado pela Prefeitura Municipal do Prata -  gestão Xexéu e Batista - aos devotos de Nossa Senhora Aparecida durante a tradicional caminhada de fé com destino ao Santuário de Água Santa.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/mocao_de_pesar_n._001.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/mocao_de_pesar_n._001.2025.pdf</t>
   </si>
   <si>
     <t>Expressa seu profundo pesar pelo falecimento da Sra. Maria Aliria de Souza Junqueira</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos_n._015.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos_n._015.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplausos ao cidadão Regis Antônio Rosa.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1519/mocao_de_aplausos_n._018.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1519/mocao_de_aplausos_n._018.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplauso ao Professor Rodrigo dos Reis pelo esforço e dedicação demonstrados na 3ª edição do campeonato de Jogos de Xadrez na Escola.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_pesar_n._020.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_pesar_n._020.2025_1.pdf</t>
   </si>
   <si>
     <t>Expressa seu profundo pesar pelo falecimento da Sr. Afif Simão Tannús</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/mocao_de_aplausos_n._019.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/mocao_de_aplausos_n._019.2025_1.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplauso ao Sr. José Abel da Rocha Catuta.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_de_aplausos_n._022.2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_de_aplausos_n._022.2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplausos pelo trabalho excepcional da Polícia Militar</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_de_aplausos_n._021.2025_todos_os_vereadores_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_de_aplausos_n._021.2025_todos_os_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento e aplausos a Polícia Civil do Prata-MG,</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_de_aplausos_n._023.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_de_aplausos_n._023.2025.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento à Escola Souza Alves, direção, equipe e alunos, pela promoção do Dia da Saúde</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_de_aplausos_n._024.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_de_aplausos_n._024.2025.pdf</t>
   </si>
   <si>
     <t>Expressa seu mais profundo reconhecimento aos atletas.Gabriel Tannus, Luís Cavalli e Guilherme Cavalli, pela conquista do título de campeões da Casa Kona 2025.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/mocao_de_aplausos_026.2025_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/mocao_de_aplausos_026.2025_-.pdf</t>
   </si>
   <si>
     <t>Felicita Lídya de Lima Ricardo por seus 90 anos</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/mocao_de_aplausos_n._027.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/mocao_de_aplausos_n._027.2025.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_de_emenda_019.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_de_emenda_019.2025.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei Orgânica do Município do Prata/MG para assegurar o Direito a Licença-Maternidade Licença Paternidade aos Vereadores e Vereadoras, com convocação de suplente durante o Período de afastamento</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/projeto_de_resolucao_n._001.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/projeto_de_resolucao_n._001.2025_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO POR ENCARGO DE CURSO NO ÂMBITO DA CÂMARA MUNICIPAL DO PRATA / MG</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_resolucao_n._002.2025_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_resolucao_n._002.2025_-.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos servidores da Câmara Municipal de Prata/MG</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_resolucao_n._003.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_resolucao_n._003.2025_2.pdf</t>
   </si>
   <si>
     <t>Cria o ‘Vale Presença na Câmara Municipal do Prata-MG e dá outras providências</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_resolucao_n._004.2025_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_resolucao_n._004.2025_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a conceder Revisão Geral Anual ao subsídio dos vereadores</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_n._005.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_n._005.2025_2.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação para o desempenho da função de encarregado de dados</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_n._006.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_n._006.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de reuniões ordinárias itinerantes</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/digitalizar0283_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/digitalizar0283_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Prata-MG a celebrar convênio com a ABEL – Associação Brasileira de Escolas do Legislativo e de Contas</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_resolucao_n._008.2025_que_institui_o_dia_e_a_semana_da_mulher_no_ambito_da_camara_muni.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_resolucao_n._008.2025_que_institui_o_dia_e_a_semana_da_mulher_no_ambito_da_camara_muni.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia e a Semana da Mulher no âmbito da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_resolucao_n._009.2025_-_mesa_diretora_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_resolucao_n._009.2025_-_mesa_diretora_1.pdf</t>
   </si>
   <si>
     <t>Fixa normas de uso do veículo oficial da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_resolucao_n._010.2025_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_resolucao_n._010.2025_1.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução n. 003/2004 que Dispõe sobre o Regimento Interno da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_resolucao_011.2025.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_resolucao_011.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 006/2025 QUE AUTORIZA A REALIZAÇÃO DE REUNIÕES ORDINÁRIAS ITINERANTES"</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/emenda_impositivas_2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/emenda_impositivas_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositivas 2021</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/emendas_impositivas_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/emendas_impositivas_2022.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas 2022</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/emendas_impositivas_2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/emendas_impositivas_2023.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas 2023</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/emendas_impositivas_-_2024_anexo_15_-_emendas_impositivas_-_loa_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/emendas_impositivas_-_2024_anexo_15_-_emendas_impositivas_-_loa_-.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5279,67 +5279,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_n._001.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/requerimento_n._002.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/requerimento_n._003.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/requerimento_n._004.2025_ruberlei_e_romes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_n._005.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_n._006.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_n._007.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_n._008.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_n._009.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/requerimento_n._010.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_n._011.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_n._012.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_n._013.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/requerimento_n._014.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_n._015.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_n._016.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_n._017.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_n._018.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_n._019.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_n._020.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_n._021.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_n._022.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_n._023.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_n._024.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_n._025.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_n._026.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_n._028.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_n._029.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_n._030.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/requerimento_n._031.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_n._032.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_n._033.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/requerimento_n._034.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/requerimento_n._035.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_n._036.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_n._037.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_n._038.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_n._039.2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_n._040.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_n._041.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_n._042.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_n._043.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_n._044.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_n._045.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_n._046.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_n._047.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_n._048.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_n._049.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_n._050.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_n._051.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_n._052.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_n._053.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_n._054.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_n._055.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_n._056.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_n._057.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_n._058.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/requerimento_n._059.2025_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_n._060.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_n._061.2025_claudia_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/requerimento_n._062.2025_claudio_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_n._063.2025_claudio_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_n._064.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_n._065.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_n._066.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_n._067.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_n._068.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_n._069.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_n._070.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_n._071.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_n._072.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_n._073.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_n._074.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_n._075.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_n._076.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/requerimento_n._077.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_n._078.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_n._079.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/requerimento_n._080.2025_renato_campos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/requerimento_n._081.2025_renato_campos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_n._082.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_n._083.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_n._084.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_n._085.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/requerimento_n._086.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_n._087.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_n._088.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_n._089.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/requerimento_n._090.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento_091_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/requerimento_093_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/requerimento_094_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_095_2_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_098_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/requerimento_099.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/requerimento_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_102.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/digitalizar0275.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/digitalizar0276.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/digitalizar0277.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/digitalizar0278.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/digitalizar0279.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/digitalizar0280.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/digitalizar0281.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimentos.-1-2-1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/requerimentos.-1-2-2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/requerimento_n._112.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_n._113.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_n._114.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/requerimento_n._115.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/requerimento_n._116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/requuerimento_n._117.2025_claudio_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/requerimento_n._119.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/requerimento_n._120.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/requerimento_n._121.2025_ruberlei_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/requerimento_n._122.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimento_n._123.2025_nara_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimento_n._124.2025_nara_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_n._125.2025_nara_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_n._126.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_n._127.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_n._128.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_n._129.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_n._130.2025_romes_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n._131.2025_renato_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n._132.2025_renato_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n._133.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n._134.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n._135.2025_romes_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/requerimento_n._136.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/requerimento_n._137.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_n._138.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_n._139.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/requerimento_n._140.2025_mauricio_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/requerimento_n._141.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_n._142.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n._143.2025_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n._144.2025_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n._145.2025_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n._146.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n._147.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n._148.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n._149.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n._150.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n._151.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/requerimento_n._152.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n._153.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/requerimento_n._154.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/requerimento_n._155.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_n._158.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_n._157.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/requerimento_n._158.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_n._159.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_n._160.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_n._161.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_n._162.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_n._163.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_n._164.2025_claudio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_n._165.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_n._166.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_n._167.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/requerimento_n._168.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_n._169.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n._170.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/requerimento_n._171.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/requerimento_n._172.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/requerimento_n._173.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_n._174.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_n._175.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/requerimento_n._176.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/requerimento_n._177.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/requerimento_n._178.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/requerimento_n._179.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/requerimento_n._180.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/requerimento_n._181.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/requerimento_n._182.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_n._183.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_n._184.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_n._185.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_n._186.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_n._187.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/requerimento_n._188.2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._189.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._190.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/requerimento_n._191.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/requerimento_n._192.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_n._193.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_n._194.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/requerimento_n._195.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_n._196.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_n._197.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_n._198.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/requerimento_n._199.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/requerimento_n._200.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._201.2025_romes_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._202.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_n._203.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_n._204.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/requerimento_n_206.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/digitalizar0350.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/digitalizar0351.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/digitalizar0352.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar0353.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/digitalizar0354.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/digitalizar0355.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/digitalizar0356.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/digitalizar0357.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/digitalizar0358.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/digitalizar0359.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/digitalizar0360.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/digitalizar0361.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/digitalizar0362.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/digitalizar0363.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/digitalizar0364.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/digitalizar0365.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/requerimento_n._223.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/requerimento_n._224.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/requerimento_n._225.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/requerimento_n._226.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_n._227.2025_ane_rose_vieira_freitas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento_n._229.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_n._230.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_n._231.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/requerimento_n._232.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/requerimento_n._233.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_n._234.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_n._235.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_n._236.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_n._237.2025_mauricio_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_n._238.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/requerimento_n._239.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_n._240.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/requerimento_n._241.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/requerimento_n._242.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/requerimento_n._243.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_n._244.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/requerimento_n._245.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_n._246.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_n._247.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/requerimento_n._248.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/requerimento_n._249.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_n._250.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/requerimento_n._251.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_n._252.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_n._253.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_n._254.2025_claudia_regina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/requerimento_n._255.2025_thais_thambelini.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_n._256.2025_thais_thambelini.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/requerimento_n._257.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_n._258.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_n._259.2025_ruberlei_alves_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/requerimento_n._260.2025_ruberlei_alves_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_n._261.2025_ruberlei_alves_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_n._262.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_n._263.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_n._264.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_n._265.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/requerimento_n._266.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_n._267.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_n._268.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_n._269.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_n._270.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_n._271.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/requerimento_n._272.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/requerimento_n._273.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/requerimento_n._274.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/requerimento_n._275.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_n._276.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_n._277.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_n._278.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_n._279.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/requerimento_n._280.2025_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_n._281.2025_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_n._282.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_n._283.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_n._284.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_n._285.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_n._286.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_n._287.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_n._288.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_n._289.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_n._290.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_n._291.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/projeto_de_lei_n.__001l.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/projeto_de_lei_n._002.2025_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_n._003.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_n._004.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_n._005.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_n._006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_n._007.2025_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_n._008.2025_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_n._009.2025_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_n._010.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_n._011.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_n._012.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_n._013.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_n._014.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_n._015.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_n._016.2025_reajuste_piso_diretores_1.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_lei_n._017.2025_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_n._018.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_n._019.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._020.2025_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_n._021.2025_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_n._022.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_n._023.2025_--.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_n._024.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_n._025.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_n._026.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_n._027.2025_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_n._029.2025_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_lei_n._030.2025_ldo_lei_de_diretrizes_orcamentarias_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_n._031.2025_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_n._032.2025_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_n._033.2025_1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/projeto_de_lei_n._034.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._035.2025_-_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_n_037.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/projeto_de_lei_n_038.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_n._39.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._041.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/projeto_de_lei_n._042.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_no_043-2025_declara_de_utilidade_publica_a_associacao_da_terceira_idade_nossa_senhora_do_carmo_do_prata_de_autoria_do_vereador_paulo_marques_de_souza_junior.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n._045.2025_loa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/projeto_de_lei_n._053.2025_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/projeto_de_lei_n._054.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_n._055.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_n._056.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_de_lei_n._057.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_de_lei_n._058.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_de_lei_n._059.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_n._060.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_de_lei_n._061.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_n._062.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_de_lei_n_063.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_lei_n._064.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/anexos_loa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/anexos_loa_2.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/anexos_loa_3.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/anexos_loa_4.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/anexos_loa_5.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/emendas_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_complementar_n._001.2025_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_complementar_n._002.2025_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_complementar_n._003.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/projeto_de_lei_complementar_n._004.2025_2.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/projeto_de_lei_complementar_n._005.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_complementar_n._006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_complementar_n._007.2025_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_complementar_n._008.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_complementar_n._010.2025_1.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_complementar_n._011.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_complementar_012.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_complementar_n._013.2025_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_complementar_n._014.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_complementar_n._015.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_complementar_n._016.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_complementar_n._019.2025_2.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_complementar_n._020.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/projeto_de_lei_complementar_n._023.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_decreto_legislativo_n._001.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_n._002.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/substitutivo_ao_projeto_de_decreto_legislativo_n._003.2025_1.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_decreto_legislativo_004.2025_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_decreto_legislativo_n._005.2025_2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_decreto_legislativo_n._006-2025_concede_titulo_de_cidadao_honorario_a_felix_miguel_marques_gil_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_decreto_legislativo_n._007-2025_concede_titulo_de_cidadao_honorario_a_silvanei_luciano_silva_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_decreto_legislativo_n._008.2025_que_concede_titulo_de_cidadao_honorario_a_gabriel_faria_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_decreto_legislativo_n._009.2025_que_concede_titulo_de_cidadao_honorario_a_hermeto_vinicius_spirlandeli_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_decreto_legislativo_n._010.2025_que_concede_titulo_de_cidadao_honorario_a_tatiane_de_queiroz_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/projeto_de_decreto_legislativo_n._011.2025_que_concede_titulo_de_cidadao_honorario_a_sofia_manuela_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_decreto_legislativo_n._012.2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_decreto_legislativo_n._013.2025_3.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_decreto_legislativo_n._014.2025_2.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_decreto_legislativo_015.2025_2.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_decreto_legislativo_n._016.2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_decreto_legislativo_n._017.2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_decreto_legislativo_n._018.2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/projeto_de_decreto_legislativo_n._019.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/projeto_de_decreto_legislativo_n._020.2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/mocao_de_aplausos_n._001.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_de_aplausos_n._002.2025_1.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/mocao_aplausos_003_1.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/scan_20250324213446.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/mocao_de_aplausos_004.2025_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/mocaos_de_aplausos_n._009.2025_festa_do_peao_2.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_de_aplausos_025.2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/mocao_de_aplausos_n._005.2025_2.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_n._008.2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_pesar_n._008.2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/mocao_de_aplausos_n._007.2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/mocaos_de_aplausos_n._009.2025_festa_do_peao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/mocaos_de_aplausos_n._010.2025_alunos_dr_severiano_vilela_junqueira_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/mocaos_de_aplausos_n._011.2025_abemil.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos_n._012.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_de_aplausos_n._013.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_de_aplausos_n._014.2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/mocao_de_aplausos_n._016.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/mocao_de_aplausos_n._017.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/mocao_de_pesar_n._001.2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos_n._015.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1519/mocao_de_aplausos_n._018.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_pesar_n._020.2025_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/mocao_de_aplausos_n._019.2025_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_de_aplausos_n._022.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_de_aplausos_n._021.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_de_aplausos_n._023.2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_de_aplausos_n._024.2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/mocao_de_aplausos_026.2025_-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/mocao_de_aplausos_n._027.2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_de_emenda_019.2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/projeto_de_resolucao_n._001.2025_1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_resolucao_n._002.2025_-.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_resolucao_n._003.2025_2.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_resolucao_n._004.2025_-.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_n._005.2025_2.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_n._006.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/digitalizar0283_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_resolucao_n._008.2025_que_institui_o_dia_e_a_semana_da_mulher_no_ambito_da_camara_muni.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_resolucao_n._009.2025_-_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_resolucao_n._010.2025_1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_resolucao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/emenda_impositivas_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/emendas_impositivas_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/emendas_impositivas_2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/emendas_impositivas_-_2024_anexo_15_-_emendas_impositivas_-_loa_-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_n._001.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/requerimento_n._002.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/requerimento_n._003.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/requerimento_n._004.2025_ruberlei_e_romes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_n._005.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_n._006.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_n._007.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_n._008.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_n._009.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/requerimento_n._010.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_n._011.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_n._012.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_n._013.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/requerimento_n._014.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_n._015.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_n._016.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_n._017.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_n._018.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_n._019.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_n._020.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_n._021.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_n._022.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_n._023.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_n._024.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_n._025.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_n._026.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_n._028.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_n._029.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_n._030.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/requerimento_n._031.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_n._032.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_n._033.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/requerimento_n._034.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/requerimento_n._035.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_n._036.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_n._037.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_n._038.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_n._039.2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_n._040.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_n._041.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_n._042.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_n._043.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_n._044.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_n._045.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_n._046.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_n._047.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_n._048.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_n._049.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_n._050.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_n._051.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_n._052.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_n._053.2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_n._054.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_n._055.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_n._056.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_n._057.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_n._058.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/requerimento_n._059.2025_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_n._060.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_n._061.2025_claudia_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/requerimento_n._062.2025_claudio_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_n._063.2025_claudio_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_n._064.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_n._065.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_n._066.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_n._067.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_n._068.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_n._069.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_n._070.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_n._071.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_n._072.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_n._073.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_n._074.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_n._075.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_n._076.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/requerimento_n._077.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_n._078.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_n._079.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/requerimento_n._080.2025_renato_campos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/requerimento_n._081.2025_renato_campos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_n._082.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_n._083.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_n._084.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_n._085.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/requerimento_n._086.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_n._087.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_n._088.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_n._089.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/requerimento_n._090.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento_091_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/requerimento_093_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/requerimento_094_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_095_2_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_098_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/requerimento_099.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/requerimento_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_102.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/digitalizar0275.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/digitalizar0276.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/digitalizar0277.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/digitalizar0278.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/digitalizar0279.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/digitalizar0280.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/digitalizar0281.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimentos.-1-2-1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/requerimentos.-1-2-2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/requerimento_n._112.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_n._113.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_n._114.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/requerimento_n._115.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/requerimento_n._116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/requuerimento_n._117.2025_claudio_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/requerimento_n._119.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/requerimento_n._120.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/requerimento_n._121.2025_ruberlei_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/requerimento_n._122.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/requerimento_n._123.2025_nara_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/requerimento_n._124.2025_nara_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_n._125.2025_nara_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_n._126.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_n._127.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_n._128.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_n._129.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_n._130.2025_romes_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_n._131.2025_renato_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_n._132.2025_renato_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/requerimento_n._133.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_n._134.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/requerimento_n._135.2025_romes_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/requerimento_n._136.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/requerimento_n._137.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_n._138.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_n._139.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/requerimento_n._140.2025_mauricio_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/requerimento_n._141.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_n._142.2025_ane_rose_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_n._143.2025_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_n._144.2025_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/requerimento_n._145.2025_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_n._146.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_n._147.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_n._148.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_n._149.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_n._150.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_n._151.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/requerimento_n._152.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_n._153.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/requerimento_n._154.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/requerimento_n._155.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_n._158.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_n._157.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/requerimento_n._158.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_n._159.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_n._160.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_n._161.2025_renato.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_n._162.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_n._163.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_n._164.2025_claudio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_n._165.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_n._166.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_n._167.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/requerimento_n._168.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_n._169.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n._170.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/requerimento_n._171.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/requerimento_n._172.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/requerimento_n._173.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_n._174.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_n._175.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/requerimento_n._176.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/requerimento_n._177.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/requerimento_n._178.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/requerimento_n._179.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/requerimento_n._180.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/requerimento_n._181.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/requerimento_n._182.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_n._183.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_n._184.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_n._185.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_n._186.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_n._187.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/requerimento_n._188.2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._189.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._190.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/requerimento_n._191.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/requerimento_n._192.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_n._193.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_n._194.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/requerimento_n._195.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_n._196.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_n._197.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_n._198.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/requerimento_n._199.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/requerimento_n._200.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._201.2025_romes_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._202.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_n._203.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_n._204.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/requerimento_n_206.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/digitalizar0350.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/digitalizar0351.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/digitalizar0352.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar0353.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/digitalizar0354.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/digitalizar0355.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/digitalizar0356.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/digitalizar0357.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/digitalizar0358.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/digitalizar0359.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/digitalizar0360.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/digitalizar0361.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/digitalizar0362.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/digitalizar0363.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/digitalizar0364.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/digitalizar0365.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/requerimento_n._223.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/requerimento_n._224.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/requerimento_n._225.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/requerimento_n._226.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_n._227.2025_ane_rose_vieira_freitas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento_n._229.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_n._230.2025_mauricio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_n._231.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/requerimento_n._232.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/requerimento_n._233.2025_thais.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_n._234.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_n._235.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_n._236.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_n._237.2025_mauricio_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_n._238.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/requerimento_n._239.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_n._240.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/requerimento_n._241.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/requerimento_n._242.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/requerimento_n._243.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_n._244.2025_ruberlei_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/requerimento_n._245.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_n._246.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_n._247.2025_nara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/requerimento_n._248.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/requerimento_n._249.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_n._250.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/requerimento_n._251.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_n._252.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_n._253.2025_ruberlei.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_n._254.2025_claudia_regina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/requerimento_n._255.2025_thais_thambelini.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_n._256.2025_thais_thambelini.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/requerimento_n._257.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_n._258.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_n._259.2025_ruberlei_alves_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/requerimento_n._260.2025_ruberlei_alves_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_n._261.2025_ruberlei_alves_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_n._262.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_n._263.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_n._264.2025_romes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_n._265.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/requerimento_n._266.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_n._267.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_n._268.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_n._269.2025_claudia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_n._270.2025_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_n._271.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/requerimento_n._272.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/requerimento_n._273.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/requerimento_n._274.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/requerimento_n._275.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_n._276.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_n._277.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_n._278.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_n._279.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/requerimento_n._280.2025_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_n._281.2025_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_n._282.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_n._283.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_n._284.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_n._285.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_n._286.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_n._287.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_n._288.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_n._289.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_n._290.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_n._291.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/projeto_de_lei_n.__001l.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/projeto_de_lei_n._002.2025_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_n._003.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_n._004.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_n._005.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_n._006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_n._007.2025_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_n._008.2025_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_n._009.2025_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_n._010.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_n._011.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_n._012.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_n._013.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_n._014.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_n._015.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_n._016.2025_reajuste_piso_diretores_1.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_lei_n._017.2025_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei_n._018.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_n._019.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._020.2025_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_n._021.2025_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_n._022.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_n._023.2025_--.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_n._024.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_n._025.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_n._026.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_n._027.2025_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_n._029.2025_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_lei_n._030.2025_ldo_lei_de_diretrizes_orcamentarias_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_n._031.2025_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_n._032.2025_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_n._033.2025_1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/projeto_de_lei_n._034.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._035.2025_-_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_n_037.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/projeto_de_lei_n_038.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_n._39.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._041.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/projeto_de_lei_n._042.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_no_043-2025_declara_de_utilidade_publica_a_associacao_da_terceira_idade_nossa_senhora_do_carmo_do_prata_de_autoria_do_vereador_paulo_marques_de_souza_junior.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n._045.2025_loa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/projeto_de_lei_n._053.2025_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/projeto_de_lei_n._054.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_n._055.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_n._056.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_de_lei_n._057.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_de_lei_n._058.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_de_lei_n._059.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_n._060.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_de_lei_n._061.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_n._062.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_de_lei_n_063.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_lei_n._064.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/anexos_loa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/anexos_loa_2.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/anexos_loa_3.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/anexos_loa_4.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/anexos_loa_5.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/emendas_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_complementar_n._001.2025_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_complementar_n._002.2025_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_complementar_n._003.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/projeto_de_lei_complementar_n._004.2025_2.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/projeto_de_lei_complementar_n._005.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_complementar_n._006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_complementar_n._007.2025_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_complementar_n._008.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_complementar_n._010.2025_1.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_complementar_n._011.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_complementar_012.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_complementar_n._013.2025_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_complementar_n._014.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_complementar_n._015.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_complementar_n._016.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_complementar_n._019.2025_2.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_complementar_n._020.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/projeto_de_lei_complementar_n._023.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_decreto_legislativo_n._001.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_n._002.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/substitutivo_ao_projeto_de_decreto_legislativo_n._003.2025_1.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_decreto_legislativo_004.2025_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_decreto_legislativo_n._005.2025_2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_decreto_legislativo_n._006-2025_concede_titulo_de_cidadao_honorario_a_felix_miguel_marques_gil_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_decreto_legislativo_n._007-2025_concede_titulo_de_cidadao_honorario_a_silvanei_luciano_silva_de_autoria_da_vereadora_nara_abgail_marques_vilela.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_decreto_legislativo_n._008.2025_que_concede_titulo_de_cidadao_honorario_a_gabriel_faria_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_decreto_legislativo_n._009.2025_que_concede_titulo_de_cidadao_honorario_a_hermeto_vinicius_spirlandeli_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_decreto_legislativo_n._010.2025_que_concede_titulo_de_cidadao_honorario_a_tatiane_de_queiroz_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/projeto_de_decreto_legislativo_n._011.2025_que_concede_titulo_de_cidadao_honorario_a_sofia_manuela_alves_boff_de_autoria_do_vereador_fabio_eustaquio_pereira_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_decreto_legislativo_n._012.2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_decreto_legislativo_n._013.2025_3.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_decreto_legislativo_n._014.2025_2.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_decreto_legislativo_015.2025_2.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_decreto_legislativo_n._016.2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_decreto_legislativo_n._017.2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_decreto_legislativo_n._018.2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/projeto_de_decreto_legislativo_n._019.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/projeto_de_decreto_legislativo_n._020.2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/mocao_de_aplausos_n._001.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_de_aplausos_n._002.2025_1.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/mocao_aplausos_003_1.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/scan_20250324213446.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/mocao_de_aplausos_004.2025_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/mocaos_de_aplausos_n._009.2025_festa_do_peao_2.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_de_aplausos_025.2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/mocao_de_aplausos_n._005.2025_2.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_n._008.2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_pesar_n._008.2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/mocao_de_aplausos_n._007.2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/mocaos_de_aplausos_n._009.2025_festa_do_peao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/mocaos_de_aplausos_n._010.2025_alunos_dr_severiano_vilela_junqueira_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/mocaos_de_aplausos_n._011.2025_abemil.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos_n._012.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_de_aplausos_n._013.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_de_aplausos_n._014.2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/mocao_de_aplausos_n._016.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/mocao_de_aplausos_n._017.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/mocao_de_pesar_n._001.2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos_n._015.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1519/mocao_de_aplausos_n._018.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_pesar_n._020.2025_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/mocao_de_aplausos_n._019.2025_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_de_aplausos_n._022.2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_de_aplausos_n._021.2025_todos_os_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_de_aplausos_n._023.2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_de_aplausos_n._024.2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/mocao_de_aplausos_026.2025_-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/mocao_de_aplausos_n._027.2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_de_emenda_019.2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/projeto_de_resolucao_n._001.2025_1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_resolucao_n._002.2025_-.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_resolucao_n._003.2025_2.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_resolucao_n._004.2025_-.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_n._005.2025_2.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_n._006.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/digitalizar0283_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_resolucao_n._008.2025_que_institui_o_dia_e_a_semana_da_mulher_no_ambito_da_camara_muni.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_resolucao_n._009.2025_-_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_resolucao_n._010.2025_1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_resolucao_011.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/emenda_impositivas_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/emendas_impositivas_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/emendas_impositivas_2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/emendas_impositivas_-_2024_anexo_15_-_emendas_impositivas_-_loa_-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H435"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="241" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="240.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>