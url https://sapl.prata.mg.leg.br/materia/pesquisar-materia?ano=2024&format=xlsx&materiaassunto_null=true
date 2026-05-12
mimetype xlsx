--- v1 (2026-02-08)
+++ v2 (2026-05-12)
@@ -54,2821 +54,2821 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_n._001.2024_-_nevilson_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_n._001.2024_-_nevilson_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal para que realize reformas e melhorias na Rodoviária de nossa cidade, com ênfase especial nos pontos de embarque e desembarque.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/908/requerimento_n._002.2024_-_nevilson_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/908/requerimento_n._002.2024_-_nevilson_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências com relação ao fornecimento de água no Loteamento do Califórnia 2.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_n._003.2024_-_nevilson_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_n._003.2024_-_nevilson_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para a criação de um número de telefone específico para que os cidadãos possam informar sobre as lâmpadas queimadas em nossa cidade.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>FÁBIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/910/requerimento_n._004.2024_-_fabio_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/910/requerimento_n._004.2024_-_fabio_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Santa Catarina do nº 235 a nº 481, no Bairro Oliveira.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/911/requerimento_n._005.2024_-_fabio_05.02.2024_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/911/requerimento_n._005.2024_-_fabio_05.02.2024_2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública em todo o Bairro Progresso, Progresso II e Santa Juliana.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/912/requerimento_n._006.2024_-_fabio_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/912/requerimento_n._006.2024_-_fabio_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada operação tapa buracos, na Rua Da Saudade, próximo ao Cemitério Municipal, no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_n._007.2024_-_nevilson_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_n._007.2024_-_nevilson_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a limpeza dos córregos que envolvem o perímetro urbano.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/914/requerimento_n._008.2024_-_nevilson_05.02.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/914/requerimento_n._008.2024_-_nevilson_05.02.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra-molas Rua Araxá n. 456.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANE ROSE</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/</t>
+    <t>http://sapl.prata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de uma placa indicativa no Distrito de Jardinesia (Bom Jardim).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/916/requerimento_n._010.2024-_ane_rose_05.02.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/916/requerimento_n._010.2024-_ane_rose_05.02.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de placas indicativas de prioridade em atendimento para pessoas com fibromialgia, autismo, doenças ocultas e outras condições que conferem direito a atendimento prioritário conforme a legislação.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/940/requerimento_n._011.2024_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/940/requerimento_n._011.2024_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o conserto da Ponte Cocal (em anexo) que fica na Estrada Burro Morto.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_n._012.2024_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_n._012.2024_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a imediata retomada dos serviços de coleta de lixo no Distrito do Monjolinho.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_n._013.2024_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_n._013.2024_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública em todo o Bairro Parque do Jacaré</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_n._014.2024_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_n._014.2024_ane_rose.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção da grade de proteção do bueiro, localizado na esquina da Avenida Major Carvalho, com Rua Humaitá, no Bairro Bela Vista, próximo a Escola Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_n._015.2024_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_n._015.2024_ozanan.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de lixeiras na Praça Antônio Terra, localizada no bairro Oliveira</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_n._016.2024_fabio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_n._016.2024_fabio_1.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção das vias do Distrito do Rio Do Peixe, mediante cascalhamento e patrolamento, tendo em vista que devido as fortes chuvas as mesmas foram danificadas.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_n._017.2024_fabio_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_n._017.2024_fabio_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado os devidos reparos na região da Sidamar, Taquara e Paulo de Faria, na Serrinha, que devido as fortes chuvas que atingiram a citada região recentemente, as estradas municipais necessitam de reparos, principalmente no que diz respeitos aos bolsões de água e erosões que danificaram as estradas.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ANE ROSE, ARTUR, CLAUDIMAR, CLEITON, DANILO, DONILSON, FÁBIO, JAIR, NEVILSON, OZANAN, TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/958/requerimento_n._018.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/958/requerimento_n._018.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja disponibilizada Patrulha mecanizada aos munícipes que residam na zona urbana desta cidade, assim como é disponibilizado aos que residem na zona rural, a solicitação acima atende a pedido do cidadão Lerisvaldo Teodoro.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/949/19.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/949/19.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para que oficie o setor competente para que tome as devidas providências em relação a bolsões de água (fotos em anexo) que tem invadido a estrada municipal e assim dificultado o tráfego de veículos e pessoas, na estrada situada no Centro Camargo, na encruzilhada, sentido a propriedade do Sr. João do Irany</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/950/20.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/950/20.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção de todas as estradas e vias públicas do Distrito do Monjolinho.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/951/21.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/951/21.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que o Setor de Vigilância realize o controle e a fiscalização, assim como a notificação do terreno baldio localizado na Rua Vicente Almada próximo ao n. 83 - Centro – conforme foto em anexo.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/952/22.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/952/22.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe informações a respeito da Emenda Individual, 2021, Ministério da Economia, Transferências Especiais, pago em 02 de agosto de 2021 para a construção de Centro Automotivo e Manobras Radicias no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/953/23.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/953/23.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Praça do Bairro Bela Vista a pedido dos moradores do Bairro.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/954/24-9.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/954/24-9.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Praça do Senhor Adilson a pedido dos moradores do Bairro.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>JAIR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/955/25.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/955/25.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a substituição das lâmpadas comuns do Conjunto Nossa Senhora do Carmo Prata-MG pelas lâmpadas de LED.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/959/requerimento_n._026.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/959/requerimento_n._026.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a manutenção do poste localizado na Rua Dom Eduardo, 263 (foto em anexo).</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_n._027.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_n._027.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra-molas na Rua Uberaba chegando na rotatória da Igreja Santos Reis próximo ao número 16.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a fixação da grade de proteção do bueiro, localizado na Rua Edmundo Novais, esquina com a Rua José de Augusto, tendo em vista que as vezes o bueiro sai do lugar conforme fotos em anexo.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/963/requerimento_n._029.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/963/requerimento_n._029.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutor de velocidade, modelo quebra-molas na Avenida Prefeito Teodoreco, próximo ao N. 990, Bairro Jardim Brasil. O pedido atende a solicitação do cidadão Manoel Pereira de Lima, morador da região em epígrafe.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/964/requerimento_n._030.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/964/requerimento_n._030.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para que oficie o setor competente para que tome as devidas providências em relação as condições de trafegabilidade que se encontra a estrada vicinal na região Paulo de Faria (fotos em anexo), que possui além de buracos, bolsões de água que tem invadido a estrada municipal e assim dificultado o tráfego de veículos particulares, vans escolares e pessoas, que necessitam transitar pela mesma.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/965/requerimento_n._031.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/965/requerimento_n._031.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutores de velocidade, modelo quebra-molas na Rua Petrônio Camargos Novaes, Rua Alaor Coelho Silva, no Bairro Parque das Acácias. O pedido atende a solicitação dos moradores do Bairro em epígrafe, tendo em vista que, após o inicio das obras do novo condomínio que será inaugurado, logo acima, o tráfego de veículos na região tem crescido muito, o que tem elevado o trânsito de veículos de grande e pequeno porte, e que em alta velocidade podem colocar em risco a vida dos pedestres.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/966/requerimento_n._032.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/966/requerimento_n._032.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que o Setor de Vigilância realize o controle e a fiscalização, assim como a notificação do terreno baldio localizado na Rua João Elias Coelho Silva, próximo ao n. 80 – Bairro Conjunto Nossa Senhora do Carmo</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/974/requerimento_n._033.2024_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/974/requerimento_n._033.2024_ozanan.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, bem como o Secretário Municipal de Saúde, solicitando-lhe providências no sentido de que seja contratado um médico reumatologista para atendimento nas unidades de saúde do Município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/975/requerimento_n._034.2024_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/975/requerimento_n._034.2024_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua Jerônimo  José Vieira, esquina com a Rua Guanabara, próximo ao n. 90, Bairro Oliveira.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/976/requerimento_n._035.2024_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/976/requerimento_n._035.2024_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize operação tapa buracos em toda extensão da Rua Estrela do Sul, bem como a construção de meio-fio o que evitaria o acumulo de lama no asfalto, além do calçamento para pedestres, na Rua Estrela do Sul, próximo ao número 181, esquina com a Avenida Prefeito Teodoreco, conforme imagens anexas.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/977/requerimento_n._036.2024_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/977/requerimento_n._036.2024_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra-molas na Rua Ituiutaba – Bairro Vila de Fátima, entre os nºs 213 e 293.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/978/requerimento_n._037.2024_nevilson_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/978/requerimento_n._037.2024_nevilson_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da ponte localizada na Rua Orozimbo Costa – Bairro Bela Vista.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/979/requerimento_n._038.2024_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/979/requerimento_n._038.2024_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da Ponte sobre o Rio São José que liga a MGC 497 ao Cachoeirão.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/980/requerimento_n._039.2024_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/980/requerimento_n._039.2024_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar o setor competente para que tome as devidas providências em relação a bolsões de água (fotos em anexo) que tem invadido a estrada municipal 255.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_n._040.2024_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_n._040.2024_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para que realize a aquisição e instalação de ar condicionado na creche Elza Baronesa.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_n._041.2024_ozanan_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_n._041.2024_ozanan_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a fixação da grade de proteção do bueiro, localizado na Rua Geraldo Zacarias n. 181 Bairro Morada do Sol, tendo em vista que o bueiro está sem tampa conforme foto em anexo.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/983/requerimento_n._042.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/983/requerimento_n._042.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada operação tapa buracos na Rua Jaime Souza Vilela, no Bairro Ana Carolina</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_n._043.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_n._043.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a reforma e/ou substituição da lavandeira do PAM</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/985/requerimento_n._044.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/985/requerimento_n._044.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública e passe o carro de fumacê no esbarrancado do Bairro Primavera acima do Luiz Gonzaga</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_n._045.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_n._045.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a manutenção do emissário de esgoto, localizado em toda e extensão da Rua Raul Soares.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_n._046.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_n._046.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a manutenção da Praça e Academia Bairro Jardim Gabriela, tendo em vista que a academia está com vários aparelhos quebrados, conforme fotos em anexo</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/990/requerimento_n._047.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/990/requerimento_n._047.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja instalado um banheiro masculino nas feiras que são realizadas aos domingos.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_n._048.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_n._048.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que tome providências do poste que se encontra no meio das Avenidas Talmo Campos Abreu e Avenida Teodoreco conforme foto em anexo.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/993/requerimento_n._049.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/993/requerimento_n._049.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o setor competente para que tome as devidas providências em relação as condições de trafegabilidade que se encontra a estrada vicinal das fazendas da Iara Gumarães, Guimar Marrone, Beto, Manezão, Tomatinho, que possui bolsões de água que tem invadido a estrada municipal e assim dificultado o tráfego de veículos particulares, vans escolares e pessoas, que necessitam transitar pela mesma.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/994/requerimento_n._050.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/994/requerimento_n._050.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para que oficie o setor competente para que tome as devidas providências em relação ao lixo que se encontra acumulado na Rua Santa Joana D’arc n. 185 no Bairro Progresso.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_n._051.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_n._051.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para que oficie o setor competente para que realize a abertura do Parquinho da JK também durante o período da manhã.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_n._052.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_n._052.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutores  de velocidade, modelo quebra-molas na Rua dos Bálsamos, n. 40, e na Rua dos Ipês, n. 137, ambas no Bairro Jacarandá. O pedido atende a solicitação de cidadãos moradores da região em epígrafe.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/997/requerimento_n._053.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/997/requerimento_n._053.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a remoção de um redutor de velocidade, modelo quebra-molas na Rua Jerônimo Felizardo, próximo ao Nº 355, Bairro Esperança.O pedido atende a solicitação do morador Lurdemar.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento_n._054.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento_n._054.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza do cemitério municipal, localizado na Rua da Saudade, Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_n._055.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_n._055.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a poda das árvores, localizadas na Praça Antônio Terra, de fronte a Rua Pio Novais, no Bairro Oliveira.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_n._056.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_n._056.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, a pedido dos MORADORES solicitando-lhe providências junto ao setor competente para que notifiquem os proprietários dos terrenos baldios localizados nos bairros: Arantes, Jardim das Acácias, Colina Parque, Jacarandá, Gabriela, Califórnia,  Mario Arantes, Esperança.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n._057.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n._057.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a alteração da via de mão dupla para sentido único na Rua José Benjamin Guimarães, em frente a APAE, tendo em vista o intenso tráfego de veículos em frente a Escola,  o que tem ocasionado diversos acidentes, e colocado em risco a vida de pais e alunos.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_058.2024_-_sentido_unico.doc</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_058.2024_-_sentido_unico.doc</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a alteração da via de mão dupla para sentido único na Avenida Tenente Reis, entre a rotatória até o Supermercado Lucas, passando a via a ter sentido único para o centro da cidade. Além de tal alteração necessário é que haja proibição dos veículos estacionarem do lado esquerdo da via, tendo em vista o intenso trafego de veículos naquela região, o que tem ocasionado diversos acidentes, e colocado em risco a vida dos pedestres.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n._059.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n._059.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o recapeamento asfáltico da Rua Jaguarão até Pedro José Bernardo.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n.060.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n.060.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o senhor prefeito municipal solicitando-lhe providências no sentido de que seja realizado urgentemente a passagem do carro de fumacê pela Frutal n 220 do nosso Município</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n.061.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n.061.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada urgentemente a limpeza do córrego do Carmo próximo a Escola Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1027/requerimento_n.062.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1027/requerimento_n.062.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada operação tapa buracos na Rua Humaitá, conforme foto em anexo</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n.063.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n.063.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a manutenção da luz queimada no poste localizado na Rua Pio Novais n 811 ( foto em anexo ) - na esquina de baixo e acima</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n.064.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n.064.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realiza a limpeza pública na Rua Joaquim Lopes - Bairro Mário Arantes ( foto em anexo )</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_065.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_065.pdf</t>
   </si>
   <si>
     <t>Solicitar providências no sentido de que seja realizada manutenção da Ponte Rural Localizada na Estrada Municipal 250, sentido Parafuso, ponte na divisa entre o Nivaldo Capela e José Carlos Vidote, e ponte no córrego da Bica na divisa do José Carlos Vidote e Talita Alves</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_066.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_066.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto ao setor competente para que realize a substituição da Van que realiza o transporte dos pacientes a Barretos para tratamento de câncer, tendo em vista que o atual veículo encontra-se em péssimas condições de trafegabilidade, apresentando diversos problemas de conservação, o que tem colocado em risco a vida dos cidadãos que necessitam do transporte público adequado para atamento na cidade vizinha</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1030/requerimento_067.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1030/requerimento_067.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto no sentido de que seja realizada a implantação de sinalização, modelo faixa de pedestres na Avenida Tenente Reis, cruzamento com a Rua Padre Ângelo Féo</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_068.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Solicitar providências junto ao setor competente para que realize a limpeza do Cemitério Municipal, localizado na Rua da Saudade, no Bairro Cruzeiro do Sul, o que proporcionará melhores condições aos usuários do local</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1035/requerimento_069.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1035/requerimento_069.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente no sentido de que seja realizada a manutenção da rede de esgoto, que se encontra com vazamento em via pública, na Rua Joaquim Lopes, no final da citada Rua, no Bairro Mário Arantes</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1037/requerimento_070.2024_limpeza_publica_-_copia.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1037/requerimento_070.2024_limpeza_publica_-_copia.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua Estevam Dias da Cruz com a Rua Belomizio José Souza (foto em anexo) no Bairro Vila de Fátima .</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1038/requerimento_071.2024_ajuda_de_custo_ou_regime_de_adiantamento.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1038/requerimento_071.2024_ajuda_de_custo_ou_regime_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para a concessão de uma ajuda de custo ou regime de adiantamento destinado aos pacientes e os respectivos acompanhantes baixa renda, que precisam realizar tratamentos médicos fora de seu domicílio.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1042/requerimento_n._072.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1042/requerimento_n._072.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal para que tome providências para que seja realizada a extensão da rede elétrica na Rua Maranhão, Bairro Edna, tendo em vista que em breve um novo empreendimento será inaugurado nesta região, sendo necessário a utilização da rede elétrica. A solicitação acima atende a pedido do cidadão Ismar proprietário da retifica Boa Esperança</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1043/requerimento_n._073.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1043/requerimento_n._073.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada operação tapa buracos, no cruzamento da Rua Carlos Camargo com Praça XV de Novembro, conforme foto em anexo. Requer ainda que seja analisada a possibilidade de manutenção do redutor de velocidade localizado neste cruzamento, tendo em vista a profundidade do mesmo em relação as ras, o que pode vir a danificar os veículos que por ali trafegam diariamente</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1044/requerimento_n._074.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1044/requerimento_n._074.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que realize a aquisição de um carrinho para transporte de urnas, até o local de sepultamento, sendo disponibilizado um modelo para cada unidade de cemitério do Município.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1045/requerimento_n._075.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1045/requerimento_n._075.2024_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada operação tapa buracos, na Rua Orozimbo Costa, N. 302, Bairro Bela Vista, conforme foto em anexo, evitando que tal danificação na via cause danos e acidentes a pedestres e motoristas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>ARTUR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1053/requerimento_n._076.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1053/requerimento_n._076.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a revitalização da Av. Prefeito Teodoreco na esquina com a rotatória da Avenida Talma Campos de Abreu, assim como que realize o replantio das árvores que foram cortadas. Por fim, que seja tampado o buraco rente ao quebra-molas.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_n._077.2024_2_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_n._077.2024_2_1.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, a pedido da moradora Luciana solicitando-lhe providências no sentido de que seja realizado o recapeamento asfáltico (operação tapa  buraco) na Rua Rio Grande do Sul na altura do n. 628 – conforme foto em anexo.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1050/requerimento_n._078.2024_2_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1050/requerimento_n._078.2024_2_2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, atendendo a solicitação do Pastor Alexandre solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua Fernando de Noronha em frente à casa n. 581 com a Rua Rio Grande do Norte ( foto em anexo ) no Bairro Oliveira</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1051/requerimento_n._079.2024_2_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1051/requerimento_n._079.2024_2_2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, atendendo a solicitação moradora Beatriz solicitando-lhe providências junto ao setor competente para que a Rua Tiradentes passe a ter sentido único do n 516 ao 940</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1052/requerimento_n._080.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1052/requerimento_n._080.2024_3.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a substituição da rede de esgoto, localizado na Rua Joaquim Lopes Alves, uma vez que, a atual rede não suporta o fluxo, o que tem ocasionado vazamentos constantes dos dejetos a céu aberto, mal cheiro, além do constante entupimento.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_n._081.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_n._081.2024_3.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal solicitando-lhe providências no sentido de que seja realizada a manutenção da estrada municipal sentido Pramonte KM89 a estrada está toda cheia de buracos e muito areia e passando o LAGEADO até hoje a estrada não foi arrumada</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1055/requerimento_n._082.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1055/requerimento_n._082.2024_3.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a remoção de entulho na Rua Calixto Tannus, n. 367, Bairro Cruzeiro do Sul. A solicitação atende a pedido do cidadão Osmar Ferreira Silva.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1056/requerimento_n._083.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1056/requerimento_n._083.2024_3.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado recapeamento da Rua João de Almeia Macedo n. 89, Centro, local em que há um acúmulo de água devido a falta de uniformidade do asfalto. A solicitação em anexo atende a pedido do cidadão Caio Ferreira.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_n._084.2024_5.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_n._084.2024_5.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal solicitando-lhe providências junto ao setor competente para que realize a remoção de entulho na Rua João Lázaro Domingos, n. 50, Bairro Cruzeiro do Sul. A solicitação atende a pedido da cidadã Maria de Lourdes.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1058/requerimento_n._085.2024_4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1058/requerimento_n._085.2024_4.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpada queimada na Rua João Lázaro Domingos, n. 50, Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_n._086.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_n._086.2024_3.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a manutenção da rede de esgoto, que tem corrido a céu aberto, na Travessa João Lázaro Domingos ( conforme foto em anexo )</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_n._087.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_n._087.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal Solicitando-lhe providências no sentido de que seja realizado o asfaltamento da rua e o cascalhamento na Rua Santo Augusto no Bairro Santa Juliana – conforme fotos em anexo</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_n._088.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_n._088.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a remoção de entulho na Rua João Benedito n. 231 no Bairro Santa Juliana.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1068/requerimento_089.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1068/requerimento_089.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_090.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_090.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal para que realize a construção de um canil para os animais de rua de nosso município</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1072/requerimento_n._091.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1072/requerimento_n._091.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe enviar esforços junto aos empreendedores da Prata Bioenergia com o objetivo de sensibilizá-los para a realização do licenciamento de todos os veículos automotores que serão utilizados nas atividades da empresa para o município do Prata / MG.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1073/requerimento_n._092.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1073/requerimento_n._092.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da Ponte rural localizada na Estrada Municipal após a Beira-Rio, próximo ao Célio na fazenda da Ivanilda, na região do Douradinho, tendo em vista o estado precário que a mesma se encontra, colocando em risco as pessoas que trafegam pela região.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1074/requerimento_n._093.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1074/requerimento_n._093.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a manutenção do bueiro localizado na Rua Maria José de Camargos Novais, esquina com a Rua Geraldo Valadão, tendo em vista que o citado bueiro encontra-se sem a devida grade de proteção, colocando em risco os cidadãos que por ali transitam.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1075/requerimento_n._094.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1075/requerimento_n._094.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da Ponte rural localizada na Estrada Municipal na região do Lageado, próximo a fazenda do Edinho Vilela, tendo em vista o estado precário que a mesma se encontra, colocando em risco as pessoas que trafegam pela região</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_n._095.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_n._095.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da ponte rural localizada na Estrada Municipal na região do Los Pampas, a primeira entrada após o pedágio, próximo a fazenda Prata de propriedade de Deusedino Preira de Souza, tendo em vista o estado precário que a mesma se encontra, sendo observado por quem a utiliza que mesma tem apresentado sério risco de ceder, podendo cair a qualquer momento, o que tem colocado em sérios riscos as pessoas que necessitam passar pelo local.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1077/requerimento_n._096.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1077/requerimento_n._096.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a remoção de entulho na Rua João da Escócia, n 75, Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1084/requerimento_n._097.2024_-_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1084/requerimento_n._097.2024_-_ozanan.pdf</t>
   </si>
   <si>
     <t>Oficiar o senhor prefeito municipal para que realize a sinalização horizontal e vertical no trevo da Rua Sacramento com a Rua Presidente Antônio Carlos no início da Avenida Prefeito Teodoreco, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Oficiar o senhor prefeito municipal solicitando-lhe providências junto ao setor competente para que realize a dedetização no Cemitério Municipal</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_n._099.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_n._099.2024.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_n._100.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_n._100.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize custos de viabilidade para canalização do Córrego do Carmo a pedido dos moradores da Rua Travessa Vilarinho e do Bairro Central Park</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1088/requerimento_n._101.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1088/requerimento_n._101.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada apuração junto à concessionária responsável pela captação e fornecimento de água, Copasa, sobre os motivos que levaram ao aumento dos valores da conta de água em nosso Município. A população tem questionado este vereador sobre o aumento dos valores dos boletos recebidos em suas residências, mesmo durante o período de constante falta de água em suas residências, é possível observar o aumento dos valores, sendo necessário que a concessionária justifique os motivos que levaram ao aumento dos valores cobrados.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_n._102.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_n._102.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a manutenção do bueiro localizado na Avenida Iraci Maria de Camargos, tendo em vista que o citado bueiro se encontra sem a devida grade de proteção, conforme foto em anexo, colocando em risco os cidadãos que por ali transitam.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_n._103.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_n._103.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buraco na Rua João Menegaz n. 488, no Bairro Edna conforme foto em anexo</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1091/requerimento_n._104.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1091/requerimento_n._104.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública, bem como o desentupimento do bueiro, na Rua Campina Verde, n 35 conforme foto em anexo.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1093/requerimento_n._105.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1093/requerimento_n._105.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpada queimada no poste localizado na Rua dos Vicentinos ( atrás da Escola Vila Vicentina ) na esquina com a Rua Geraldo Alves de Paula no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_n._106.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_n._106.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpada queimada no poste, localizado na Rua Franklin Machado Oliveira, 35, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1095/requerimento_n._107.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1095/requerimento_n._107.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização horizontal e vertical na Rua Nazário Fagundes de Freitas sentido centro junto com a esquina da Rua Homero Teodoro Arantes.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_n._108.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_n._108.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que a Rua Paraíba passe a ter sentido único.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1097/requerimento_n._109.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1097/requerimento_n._109.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutores de velocidade, modelo quebra-molas na Rua Manoel Nunes n. 349, Bairro Oliveira. O pedido atende a solicitação de cidadãos moradores da região em epígrafe.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1098/requerimento_n._110.2024_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1098/requerimento_n._110.2024_-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a imediata retomada do cronograma de serviços de coleta de lixo no Bairro Jardim Ana Carolina.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1099/requerimento_n._111.2024_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1099/requerimento_n._111.2024_2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a canalização do esgoto que cai direto no bueiro da Rua Valentino Gomes Machado a pedido dos moradores conforme foto em anexo.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1100/requerimento_n._112.2024_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1100/requerimento_n._112.2024_-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que o setor competente tome providências da água empossada na Rua Valentino Gomes Machado a pedido dos moradores conforme foto em anexo.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1101/requerimento_n._113.2024_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1101/requerimento_n._113.2024_2.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que o setor competente tome providências e realize a instalação de um corrimão nas escadas do Hospital da Mulher</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1102/requerimento_n._114.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1102/requerimento_n._114.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimada no poste localizado na Rua João Elias, n 100</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1105/requerimento_n._115.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1105/requerimento_n._115.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza do terreno localizado na Rua Adélia Vieira.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1106/requerimento_n._116.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1106/requerimento_n._116.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutores de velocidade modelo quebra-molas na Rua Joaquim Lopes n. 222.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_n._117.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_n._117.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a abertura da via que liga a Rua Joaquim Lopez e segue em direção à Rua Mário Arantes, conectando-se à Rua Rubens Elias Camargos, a partir da Rua José Miguel Árabe, que é a principal via do bairro Califórnia – conforme foto em anexo</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_n._118.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_n._118.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a devida sinalização através de placas de menor velocidade, assim como seja implantado um redutor de velocidade em frente e/ou uma elevação em frente e/ou uma elevação em frente à Escola Nossa Senhora Aparecida na Avenida Major Carvalho com a Rua Humaitá.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_n._119.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_n._119.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada urgentemente a limpeza de todos os córregos do município, principalmente o córrego dos Moreiras</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1114/requerimento_n._120.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1114/requerimento_n._120.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que se aproveite a quadra de futsal no Parque do Jatobá e faça também uma quadra de tênis, assim como que seja verificada a possibilidade da construção de duas quadras de beach tennis no Jatobá</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1115/requerimento_n._121.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1115/requerimento_n._121.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada urgentemente a limpeza do córrego do Carmo próximo a Escola Nossa Senhora Aparecida, Supermercado da Sheylla. Além disso, solicito que seja colocado grades e/ou alambrado para evitar que as pessoas continuem jogando/descartando lixo nos córregos</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1116/requerimento_n._122.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1116/requerimento_n._122.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de aparelho de ar condicionado na recepção do hospital da mulher devido as reclamações de pacientes sobre o intenso calor no local</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1117/requerimento_n._123.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1117/requerimento_n._123.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal solicitando-lhe providências junto ao setor competente para que realize a devida sinalização, inclusive com implantação de placa, no redutor de velocidade, modelo quebra molas localizado na Avenida Major Carvalho, conforme as coordenadas em anexo.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1118/requerimento_n._124.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1118/requerimento_n._124.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutores de velocidade, modelo quebra-molas na Rua Juliana Andrade, próxima ao n. 221, Bairro Mário Arantes.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1119/requerimento_n._125.2024-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1119/requerimento_n._125.2024-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de grades de proteção nos bueiros localizados nos Bairros California 1 e 2.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1120/requerimento_n._126.2024_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1120/requerimento_n._126.2024_-.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de placas de identificação contendo os nomes nas ruas do bairro California.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_n._127.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_n._127.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de redutores de velocidade, modelo quebra-molas na Rua Nair Rosário próximo as escolas do Mario Arantes, em razão dos alunos que estudam naquelas Escolas</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_n._128.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_n._128.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza do terreno localizado na Av. Iraci Maria de Camargo n. 920, o qual tem sofrido com excesso de acúmulo de lixo no local - conforme fotos em anexo - o que tem colocado em risco a saúde da população que vive na localidade.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_n._129.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_n._129.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização horizontal e vertical na Rua Santa Vitória com esquina Rua Demetrio Junqueira Vilela.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_n._130.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_n._130.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o senhor Prefeito Municipal para que seja feita a revitalização / reforma da Praça do Bairro Bela Vista</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_n._131.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_n._131.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buraco na Rua Maria José Camargos Novais, n. 215 – Bairro Jacarandá.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_n._132.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_n._132.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o recapeamento da Rua Estrela do Sul, próximo ao n. 181, Bairro Vila de Fátima, local onde há diversas irregularidades na via, o que tem causado o acúmulo de poças de água no local, além de danificar veículos. Requer ainda que sejam construídos calçadas e meio-fios nas vias do citado local (foto anexa).</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_n._133.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_n._133.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buraco na Rua Alaor coelho da Silva, número 30 – conforme foto em anexo</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_n._134.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_n._134.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da estrada rural indo para COOB – empresa nova, tendo em vista o estado precário que a mesma se encontra, o que tem colocado em sérios riscos de atolamento as pessoas que necessitam passar pelo local – conforme foto em anexo.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_n._0135.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_n._0135.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção da estrada rural indo para COOB – empresa nova, tendo em vista o estado precário que a mesma se encontra, o que tem colocado em sérios riscos de atolamento as pessoas que necessitam passar pelo local. Além disso, solicito gentilmente a retirada dos lixos que estão sendo depositados próximo (quase em frente) a empresa COOB – conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada manutenção na Ponte do Guató, localizada na Rua Tiradentes, uma vez que, conforme observações recentes, a estrutura da ponte apresenta sinais de desgaste e necessita de reparos urgentes.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_n._0137.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_n._0137.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada uma vistoria urgente na Rua Principal do Bairro Califórnia, no trecho que liga a Rua Joaquim Lopes, tendo em vista que a erosão presente nessa área está causando o acúmulo de grandes poças de água.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_n._0138.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_n._0138.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado um reparo na grade do bueiro localizado entre as ruas Edmundo Novaes e José Augusto, a referida grade encontra-se levantada, acima do nível da rua/asfalto, o que tem gerado riscos de acidentes para motoristas e pedestres que transitam pela via</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_n._0139.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_n._0139.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a manutenção da rede de esgoto, que tem corrido a céu aberto, na Rua São João da Escócia com rua 05 (cinco) de julho (conforme foto em anexo).</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_n._140.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_n._140.2024.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal para que seja realizada a instalação de um corrimão na ponte localizada na Rua Major Eustáquio, conforme foto em anexo</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/917/projeto_de_lei_n._001.2024-1-3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/917/projeto_de_lei_n._001.2024-1-3.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Servidores Públicos Municipais da Administração Direta e Indireta do Município de Prata-MG, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_lei_n._002.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_lei_n._002.2024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual ao cartão-alimentação regulamentado pela Lei Municipal nº 2.383 de 19 de março de 2014, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_lei_n._003.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_lei_n._003.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos profissionais do magistério público municipal de Prata-MG, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/937/projeto_de_lei_n._004.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/937/projeto_de_lei_n._004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos subsídios dos agentes políticos: Secretários, Vice-Prefeito e Prefeito Municipal, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/939/projeto_de_lei_n._005.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/939/projeto_de_lei_n._005.2024_1.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração do cargo de Conselheiro Tutelar, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_lei_n._006.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_lei_n._006.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.888, de 12 de maio de 2023, a qual dispõe sobre a Política Municipal dos Direitos da criança e do adolescente, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_n._007.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_n._007.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2024</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_n._008.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_n._008.2024.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_n._009.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_n._009.2024_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de Escola Municipal de Educação Infantil e Ensino Fundamental no Município de Prata e dá outras providências”</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_n._010.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_n._010.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Prata-MG a conceder incentivos econômicos e fiscais regulamentados pela Lei Municipal n. 2722/2021 a_x000D_
 Empresa TRR Carga Pesada, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n._011.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n._011.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a delegar concessão de serviços públicos de manejo de resíduos sólidos total ou parcialmente e dá outras providências</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_n._012.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_n._012.2024_1.pdf</t>
   </si>
   <si>
     <t>“Cria e denomina de Claudionor Batista de Lima a Praça do Bairro Progresso, no_x000D_
 Município do Prata-MG</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_n._013.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_n._013.2024_1.pdf</t>
   </si>
   <si>
     <t>Destina ao CISTRI o produto da_x000D_
 arrecadação do imposto da União sobre a renda e proventos de qualquer natureza, incidente_x000D_
 na fonte, sobre rendimentos pagos pelo CISTRI, a qualquer título, e dá outras providências</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_n._014.2023_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_n._014.2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2025, e contém outras providências</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1004/requerimento_n._056.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1004/requerimento_n._056.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração das entidades previstas nos Anexo I –_x000D_
 detalhamento das Emendas Impositivas e Anexo III – Emendas Impositivas – por ação, da Lei_x000D_
 Municipal Nº 2947 de 22 de dezembro de 2023, na forma que especifica e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>CLEITON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_n._016.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_n._016.2024.pdf</t>
   </si>
   <si>
     <t>“Denomina de_x000D_
 José Humberto da Silva a Praça do Bairro Primavera</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_n._017.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_n._017.2024_1.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do Rosário da Virgem Maria</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_n._018.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_n._018.2024_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1025/digitalizar0107_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1025/digitalizar0107_1.pdf</t>
   </si>
   <si>
     <t>Institui o sistema municipal de atendimento integrado à pessoa com transtornos do espectro autista no âmbito do município e dá outras providências</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de Unidade Escolar de Educação Infantil ‘Centro_x000D_
 Municipal de Educação Infantil Delicia de Souza Vieira’ no Município de Prata, e dá outras_x000D_
 providências”</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_n._021.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_n._021.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.913 que institui o regime_x000D_
 de adiantamento na contabilidade do poder legislativo de Prata-MG</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_n._022.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_n._022.2024_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2552, de 21 de setembro de 2017, a qual dispõe sobre a criação, composição, atribuições e funcionamento do Conselho Municipal dos Direitos da Pessoa Com Deficiência e dá outras providências</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_n._023.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_n._023.2024_1.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no caput do artigo 38 da lei n° 2.901/2023 que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024 e no caput do artigo 7º da lei nº 2.947/2023 que Estima a Receita e Fixa a Despesa do Município de Prata/mg para o exercício de 2024 na forma que especifica</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_n._024.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_n._024.2024_1.pdf</t>
   </si>
   <si>
     <t>Denomina de Samantha Gabrielly de Jesus Santos o parquinho da Escola Municipal Doutor Severiano Vilela Junqueira</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_n.025.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_n.025.2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e da outras providências”, de autoria do Prefeito Municipal</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública A Associação Profissionalizante Jovem Cidadão</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_n._027.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_n._027.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Enfrentamento a Violência Política Contra a Mulher no Município</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n._028.2024_loa.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n._028.2024_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município do Prata-MG, para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Referência Especializado de Assistência Social (CREAS) no Município do Prata e dá outras providências</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_n._030.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_n._030.2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal das Escolas Cívico-Militares na Rede Municipal_x000D_
 de Ensino e dá outras providências</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_n._031.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_n._031.2024.pdf</t>
   </si>
   <si>
     <t>“Denomina de Edésio Pádua Vilela (Edésio da Brahma) a ponte que passa_x000D_
 sobre o Rio da Prata do Município do Prata-MG</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_no_032.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_no_032.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Desenvolvimento Econômico – FUMDE, e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_no_033.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_no_033.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2024_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_n._034.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_n._034.2024.pdf</t>
   </si>
   <si>
     <t>Cria e denomina de Eder Bueno Arantes, a quadra principal de esportes do Parque do_x000D_
 Jatobá</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_n._035.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_n._035.2024.pdf</t>
   </si>
   <si>
     <t>“Cria e denomina_x000D_
 de Zacarias Costa Nunes (Zaka), o Bar principal do Parque do Jatobá</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n._036.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n._036.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2716, de 23 de março de 2021, a qual dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher – CMDM e do Fundo Municipal dos Direitos da Mulher – FMDM, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_n._037.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_n._037.2024_1.pdf</t>
   </si>
   <si>
     <t>Cria e denomina de ‘Paulo Henrique Lima Pinheiro Assunção a pista de manobras do Parque do Jatobá”</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_n._038.2024_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_n._038.2024_2.pdf</t>
   </si>
   <si>
     <t>Cria e Denomina de ‘José Humberto do Carmo’ (Zé Bigode) o Quiosque II do Parque Do Jatobá</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_n._039.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_n._039.2024_1.pdf</t>
   </si>
   <si>
     <t>Cria e Denomina de ‘Benedito Silva De Almeida’ (Bené) o Quiosque I do Parque do Jatobá</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_n._040.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_n._040.2024.pdf</t>
   </si>
   <si>
     <t>Cria e Denomina de ‘Agostinho Pereira Modesto Filho’ o Campo de Futebol do Parque do Jatobá</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_de_lei_n._041.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_de_lei_n._041.2024.pdf</t>
   </si>
   <si>
     <t>Cria e Denomina de ‘Romes Aparecido Vieira Vilela’ o Quiosque III do Parque Do Jatobá</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n._042.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n._042.2024.pdf</t>
   </si>
   <si>
     <t>Cria e Denomina de Parque Do Jatobá Natan Prado Mantelli</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_le_n._043.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_le_n._043.2024.pdf</t>
   </si>
   <si>
     <t>Cria e denomina de ‘Camille Bianca Eulálio Souza’ o parquinho de diversões do parque do jatobá</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n._044.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n._044.2024.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no caput do artigo 38 da Lei n. 2901/2023, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024 e no caput do artigo 7º da Lei n. 2947/2023 que Estima a Receita e Fixa a Despesa do Município de Prata-MG para o exercício de 2024 na forma que especifica</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_complementar_n._001.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_complementar_n._001.2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar municipal nº 02/2006, de 31 de janeiro de 2006, a qual reestrutura o estatuto de servidores públicos do município de Prata-MG, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_lei_complementar_n._002.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_lei_complementar_n._002.2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar nº 7, de 14 de dezembro de 2009, que instituiu o código tributário municipal</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_complementar_n._003.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_complementar_n._003.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.02 de 25 de fevereiro de 2014, que dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata, na forma que específica e dá outras providências</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/936/projeto_de_lei_complementar_n._004.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/936/projeto_de_lei_complementar_n._004.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.7, de 14 de dezembro de 2009, que instituiu o Código Tributário Municipal</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_n._005.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_n._005.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 04/2006, de 31 de janeiro de 2006, dispõe sobre o Plano de cargo, carreira e remuneração dos servidores da educação do Município de Prata e dá outras providências</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_n._006.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_n._006.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 02 de 25 de fevereiro de 2014, que dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_lei_complementar_n._007.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_lei_complementar_n._007.2024_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar N.º 11, de 8 de Outubro de 2018 e Alterações Posteriores que dispõe sobre o Plano de Cargos e Carreiras da Câmara Municipal do Prata – MG</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_complementar_n._008.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_complementar_n._008.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar N.º 02, de 25 de fevereiro de_x000D_
 2014, que dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da_x000D_
 Prefeitura Municipal de Prata, na forma que especifica e da outras providências</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_complementar_009.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_complementar_009.2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 12 da Lei Complementar n.º 11, de 8 de Outubro de 2018 e alterações posteriores que Dispõe sobre o_x000D_
 Plano de Cargos e Carreiras da Câmara Municipal do Prata – MG</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_complementar_010.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_complementar_010.2024.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 46 e anexo II da Lei Complementar n.º 11, de 8 de outubro de 2018 e alterações posteriores que dispõe sobre o_x000D_
 plano de cargos e carreiras da Câmara Municipal do Prata – MG”</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_complementar_011.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_complementar_011.2024.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar n.º 11, de 8 de outubro de 2018 e alterações posteriores que dispõe sobre o plano de cargos e_x000D_
 carreiras da Câmara Municipal do Prata – MG</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_complementar_n._012.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_complementar_n._012.2024_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 09, de 18 de julho de 2022, a qual regulamenta a fixação do piso salarial dos Agentes Comunitários de Saúde e_x000D_
 Agentes de Combate a Endemias, nos termos da Emenda Constitucional nº 120 de 05 de maio de 2022, Portaria GM/MS nº 1971 de 30 de junho de 2022 e Portaria GM/MS nº 2109 de 30 de junho de 2022, na forma que menciona e dá outras providências”</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_complementar_n._013.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_complementar_n._013.2024_3.pdf</t>
   </si>
   <si>
     <t>Acrescenta área ao perímetro urbano do município e dá nova redação ao Anexo IV da lei complementar nº 003/2007 que instituiu o plano diretor participativo do município de prata e dá outras providências</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1031/plc_014.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1031/plc_014.2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de incentivos fiscais que_x000D_
 Institui o programa de recuperação fiscal do Município do Prata-MG – REFIS, cria a_x000D_
 possibilidade de protesto extrajudicial de débitos com o Município do Prata/MG, na forma que_x000D_
 especifica e dá outras providências</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_complementar_n.015.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_complementar_n.015.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar n. 09/2024, de 13 de junho de 2024 e alterações posteriores</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_complementar_n._016.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_complementar_n._016.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal Nº 14 de 22 de_x000D_
 fevereiro de 2022, que dispõe sobre a implantação de condomínios de lazer e outras_x000D_
 providências</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1065/plc_n._017.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1065/plc_n._017.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 04/2006, de 31 de janeiro de 2006, dispõe sobre o Plano_x000D_
 de Cargo, Carreira e Remuneração dos Servidores da Educação do Município de Prata</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_n._018.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_n._018.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 2740, de 17 de setembro de 2015, que teve redação dada pela Lei n. 2841/2022 que institui e regulamenta o serviço municipal de acolhimento institucional na modalidade casa lar Jamila Miguel Teodoro”</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_complementar_019.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_complementar_019.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 004/2006, de 31 de janeiro de 2006, dispõe sobre o Plano de Cargo, Carreira e Remuneração dos servidores da educação do Município de Prata</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_complementar_n._020.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_complementar_n._020.2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n._x000D_
 02/2014 de 25 de fevereiro de 2014, dispõe sobre o quadro de pessoal, plano de cargos,_x000D_
 salários e carreiras da Prefeitura Municipal do Prata</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_complementar_n._021.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_complementar_n._021.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 7, de 14 de dezembro de 2009, que institui o Código Tributário Municipal</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_complementar_n._022.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_complementar_n._022.2024_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 02 de 25 de fevereiro de 2014, que dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_complementar_n._023.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_complementar_n._023.2024_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração dos anexos I e II da Lei_x000D_
 Complementar n. 02, de 09 de junho de 2021</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_complementar_n._024.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_complementar_n._024.2024_1.pdf</t>
   </si>
   <si>
     <t>Cria o artigo 149-A no Código Tributário Municipal do_x000D_
 Prata-MG, Lei Complementar 7/2009, define a progressividade do IPTU em função do tempo e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/920/projeto_de_lei_complementar_n._001.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/920/projeto_de_lei_complementar_n._001.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Luciano Lopes Cardoso</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Maria das Graças Sampaio</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_decreto_legislativo_n._003.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_decreto_legislativo_n._003.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Jarbas Pereira Pacheco</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_decreto_legislativo_n._004.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_decreto_legislativo_n._004.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Myller Andrade Freitas</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_decreto_legislativo_n._005.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_decreto_legislativo_n._005.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Izabel Dolores Spegiorin Tambellini Pires</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_n._006.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_n._006.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Thaís Junqueira de Oliveira Brant de Carvalho.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/932/projeto_de_decreto_legislativo_n._007.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/932/projeto_de_decreto_legislativo_n._007.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Luiz Eduardo Brant de Carvalho Neto</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/933/projeto_de_decreto_legislativo_n._008.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/933/projeto_de_decreto_legislativo_n._008.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Daniela Alves de Melo</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/934/projeto_de_decreto_legislativo_n._009.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/934/projeto_de_decreto_legislativo_n._009.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Tiago Parreira de Melo</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_decreto_legislativo_n._010.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_decreto_legislativo_n._010.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a_x000D_
 Isabela Cristina Carmelin Vasques</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_decreto_legislativo_n._011.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_decreto_legislativo_n._011.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Elidiane Aparecida Moraes_x000D_
 Torquato</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_decreto_legislativo_n._012.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_decreto_legislativo_n._012.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Ronaldo Pereira de Oliveira</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>CLAUDIMAR, FÁBIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_decreto_legislativo_n._013.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_decreto_legislativo_n._013.2024_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Raul José de Belém</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_decreto_legislativo_n._014.2024_3.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_decreto_legislativo_n._014.2024_3.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Geraldo Brasileiro Caetano</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1070/pdl_n._015.2024_concede_titulo_de_cidadao_honorario_a_jose_carlos_souza.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1070/pdl_n._015.2024_concede_titulo_de_cidadao_honorario_a_jose_carlos_souza.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a José Carlos de Souza</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_n._016.2024_concede_titulo_de_cidadao_honorario_a_andressa_casanova.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_n._016.2024_concede_titulo_de_cidadao_honorario_a_andressa_casanova.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Andressa Casanova</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1078/pdl_017.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1078/pdl_017.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Rozilda da Silva</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário a Rone Carlos da Silva</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1080/pdl_019.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1080/pdl_019.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Arnaldo Dias de Andrade”</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1081/pdl_020.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1081/pdl_020.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Maria Sousa de Brito Dias Andrade</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1082/pdl_021.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1082/pdl_021.2024.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário a Adaílton Carlos da Silva Ribeiro</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>TIAGO, ANE ROSE, CLEITON, DONILSON, FÁBIO, JAIR, OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1003/mocao_de_aplausos_n._001.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1003/mocao_de_aplausos_n._001.2024_1.pdf</t>
   </si>
   <si>
     <t>Parabeniza o prefeito municipal, vice-prefeito municipal e administração pela revitalização e construção do parque Jatobá</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1009/mocao_de_pesar_n._003.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1009/mocao_de_pesar_n._003.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Nesir Inês Andrade Maurício</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>TIAGO, ANE ROSE, ARTUR, CLAUDIMAR, CLEITON, DANILO, DONILSON, FÁBIO, JAIR, NEVILSON, OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1015/mocao_de_aplauso_004.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1015/mocao_de_aplauso_004.2024_1.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Sra. Marcia Cristina Nunes e o Sr. Cezar Augusto Vieira _x000D_
 Heitor – Coordenador da Comissão de Leilão do Direito de Viver e equipe pelo _x000D_
 excepcional trabalho desenvolvido na organização e realização do 40º Leilão Direito de _x000D_
 Viver em prol do Hospital do Amor em Barretos, no Município do Prata, realizado no dia _x000D_
 20 de abril do corrente ano.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1016/mocao_de_aplauso_005.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1016/mocao_de_aplauso_005.2024_1.pdf</t>
   </si>
   <si>
     <t>Parabenizar o Sr. João Mariano – Coordenador da Comissão de Leilão do _x000D_
 Direito de Viver e equipe pelo excepcional trabalho desenvolvido na organização e _x000D_
 realização do 6º Leilão Direito de Viver em prol do Hospital do Amor em Barretos, no _x000D_
 Município do Prata no Distrito de Monjolinho, realizado no dia 05 de maio do corrente _x000D_
 ano.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1018/mocao_de_pesar_n.004.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1018/mocao_de_pesar_n.004.2024.pdf</t>
   </si>
   <si>
     <t>Expressa pesar pelo falecimento de Benedita Rodrigues Alves</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1040/mocao_de_pesar_n._007.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1040/mocao_de_pesar_n._007.2024_1.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Prata, em nome de seus vereadores, expressa seu profundo pesar pelo falecimento do Sr. Junio Andrade da Silva</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1060/mocao_de_pesar_n._008.2024_4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1060/mocao_de_pesar_n._008.2024_4.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Prata, em nome de seus vereadores, expressa seu profundo pesar pelo falecimento da Sra. Eldania Costa dos Santos esposa do servidor Thiago José de Moraes Saraiva Controlador da Câmara Municipal do Prata</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1019/mocao_de_apoio_n.001.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1019/mocao_de_apoio_n.001.2024.pdf</t>
   </si>
   <si>
     <t>Moção de apoio em razão do movimento ofensivo ao Conselho Federal de Medicina - CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1039/mocao_de_aplausos_n._006.2024_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1039/mocao_de_aplausos_n._006.2024_2.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Sra Alcione e amigos pela reeleição a presidência do Sindicato dos servidores públicos municipais do Prata, ocorrida na data de 03 de junho do corrente ano</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1110/mocao_de_pesar_n._009.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1110/mocao_de_pesar_n._009.2024.pdf</t>
   </si>
   <si>
     <t>Expressa pesar pelo falecimento de Sra. Brasilina Resende da Silva</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1111/mocao_de_pesar_n._010.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1111/mocao_de_pesar_n._010.2024.pdf</t>
   </si>
   <si>
     <t>Expressa pesar pelo Falecimento de Mayara Passos Macedo</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>ANE ROSE, CLEITON, DONILSON, FÁBIO, JAIR, OZANAN, TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_de_aplausos_n._011.2024_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_de_aplausos_n._011.2024_-.pdf</t>
   </si>
   <si>
     <t>Parabeniza a Gestão Xexéu e Batista pelas festividades de 151 anos da cidade de Prata - MG</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1138/mocao_de_aplausos_n._012.2024_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1138/mocao_de_aplausos_n._012.2024_-.pdf</t>
   </si>
   <si>
     <t>Expressa pesar pelo falecimento do Sr. Paulo Roberson Lemes ( Pelota )</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR, DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1104/proposta_de_emenda_a_lei_organica_municipal.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1104/proposta_de_emenda_a_lei_organica_municipal.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 101 e 103 da Lei Orgânica do Município do Prata-MG</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Servidores da Câmara Municipal de Prata-MG</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_resolucao_n._002.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_resolucao_n._002.2023.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual dos subsídios dos Vereadores da Câmara Municipal de Prata- MG</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/938/projeto_de_resolucao_n._003.2025_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/938/projeto_de_resolucao_n._003.2025_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal do Prata-MG a firmar convênio com o SEBRAE (Serviço Brasileiro de Apoio as Micro e Pequenas Empresas) do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_resolucao_n._004.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_resolucao_n._004.2024_1.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio alimentação dos servidores públicos da Câmara Municipal do Prata / MG</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>“Altera_x000D_
 a Resolução n.003/2022 que disciplina a contratação temporária por excepcional interesse_x000D_
 público no âmbito da Câmara Municipal do Prata-MG, e dá outras providências</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_resolucao_n._006.2024_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_resolucao_n._006.2024_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta o regime de pequenas compras e o de prestação de serviços de pronto pagamento no âmbito da câmara municipal</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_resolucao_n._007.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_resolucao_n._007.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº. 003/2004 que dispõe sobre o Regimento Interno da Câmara Municipal de Prata-MG</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_resolucao_n._008.2024.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_resolucao_n._008.2024.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito da Câmara Municipal do Prata-MG a Procuradoria Especial da Mulher e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3175,67 +3175,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_n._001.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/908/requerimento_n._002.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_n._003.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/910/requerimento_n._004.2024_-_fabio_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/911/requerimento_n._005.2024_-_fabio_05.02.2024_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/912/requerimento_n._006.2024_-_fabio_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_n._007.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/914/requerimento_n._008.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/916/requerimento_n._010.2024-_ane_rose_05.02.2024_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/940/requerimento_n._011.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_n._012.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_n._013.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_n._014.2024_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_n._015.2024_ozanan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_n._016.2024_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_n._017.2024_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/958/requerimento_n._018.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/949/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/950/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/951/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/952/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/953/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/954/24-9.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/955/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/959/requerimento_n._026.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_n._027.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/963/requerimento_n._029.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/964/requerimento_n._030.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/965/requerimento_n._031.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/966/requerimento_n._032.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/974/requerimento_n._033.2024_ozanan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/975/requerimento_n._034.2024_fabio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/976/requerimento_n._035.2024_fabio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/977/requerimento_n._036.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/978/requerimento_n._037.2024_nevilson_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/979/requerimento_n._038.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/980/requerimento_n._039.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_n._040.2024_claudimar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_n._041.2024_ozanan_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/983/requerimento_n._042.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_n._043.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/985/requerimento_n._044.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_n._045.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_n._046.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/990/requerimento_n._047.2024_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_n._048.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/993/requerimento_n._049.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/994/requerimento_n._050.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_n._051.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_n._052.2024_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/997/requerimento_n._053.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento_n._054.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_n._055.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_n._056.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n._057.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_058.2024_-_sentido_unico.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n._059.2024_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n.060.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n.061.2024_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1027/requerimento_n.062.2024_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n.063.2024_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n.064.2024_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1030/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1035/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1037/requerimento_070.2024_limpeza_publica_-_copia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1038/requerimento_071.2024_ajuda_de_custo_ou_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1042/requerimento_n._072.2024_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1043/requerimento_n._073.2024_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1044/requerimento_n._074.2024_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1045/requerimento_n._075.2024_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1053/requerimento_n._076.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_n._077.2024_2_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1050/requerimento_n._078.2024_2_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1051/requerimento_n._079.2024_2_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1052/requerimento_n._080.2024_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_n._081.2024_3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1055/requerimento_n._082.2024_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1056/requerimento_n._083.2024_3.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_n._084.2024_5.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1058/requerimento_n._085.2024_4.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_n._086.2024_3.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_n._087.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_n._088.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1068/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1072/requerimento_n._091.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1073/requerimento_n._092.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1074/requerimento_n._093.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1075/requerimento_n._094.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_n._095.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1077/requerimento_n._096.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1084/requerimento_n._097.2024_-_ozanan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_n._099.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_n._100.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1088/requerimento_n._101.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_n._102.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_n._103.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1091/requerimento_n._104.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1093/requerimento_n._105.2024-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_n._106.2024-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1095/requerimento_n._107.2024-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_n._108.2024-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1097/requerimento_n._109.2024-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1098/requerimento_n._110.2024_-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1099/requerimento_n._111.2024_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1100/requerimento_n._112.2024_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1101/requerimento_n._113.2024_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1102/requerimento_n._114.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1105/requerimento_n._115.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1106/requerimento_n._116.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_n._117.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_n._118.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_n._119.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1114/requerimento_n._120.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1115/requerimento_n._121.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1116/requerimento_n._122.2024-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1117/requerimento_n._123.2024-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1118/requerimento_n._124.2024-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1119/requerimento_n._125.2024-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1120/requerimento_n._126.2024_-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_n._127.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_n._128.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_n._129.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_n._130.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_n._131.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_n._132.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_n._133.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_n._134.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_n._0135.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_n._0137.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_n._0138.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_n._0139.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_n._140.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/917/projeto_de_lei_n._001.2024-1-3.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_lei_n._002.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_lei_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/937/projeto_de_lei_n._004.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/939/projeto_de_lei_n._005.2024_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_lei_n._006.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_n._007.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_n._008.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_n._009.2024_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_n._010.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n._011.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_n._012.2024_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_n._013.2024_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_n._014.2023_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1004/requerimento_n._056.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_n._016.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_n._017.2024_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_n._018.2024_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1025/digitalizar0107_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_n._021.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_n._022.2024_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_n._023.2024_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_n._024.2024_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_n.025.2024_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_n._027.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n._028.2024_loa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_n._030.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_n._031.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_n._034.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_n._035.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n._036.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_n._037.2024_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_n._038.2024_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_n._039.2024_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_n._040.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_de_lei_n._041.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n._042.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_le_n._043.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n._044.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_complementar_n._001.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_lei_complementar_n._002.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_complementar_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/936/projeto_de_lei_complementar_n._004.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_n._005.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_n._006.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_lei_complementar_n._007.2024_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_complementar_n._008.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_complementar_009.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_complementar_010.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_complementar_011.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_complementar_n._012.2024_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_complementar_n._013.2024_3.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1031/plc_014.2024_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_complementar_n.015.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_complementar_n._016.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1065/plc_n._017.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_n._018.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_complementar_019.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_complementar_n._020.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_complementar_n._021.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_complementar_n._022.2024_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_complementar_n._023.2024_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_complementar_n._024.2024_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/920/projeto_de_lei_complementar_n._001.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_decreto_legislativo_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_decreto_legislativo_n._004.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_decreto_legislativo_n._005.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_n._006.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/932/projeto_de_decreto_legislativo_n._007.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/933/projeto_de_decreto_legislativo_n._008.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/934/projeto_de_decreto_legislativo_n._009.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_decreto_legislativo_n._010.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_decreto_legislativo_n._011.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_decreto_legislativo_n._012.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_decreto_legislativo_n._013.2024_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_decreto_legislativo_n._014.2024_3.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1070/pdl_n._015.2024_concede_titulo_de_cidadao_honorario_a_jose_carlos_souza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_n._016.2024_concede_titulo_de_cidadao_honorario_a_andressa_casanova.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1078/pdl_017.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1080/pdl_019.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1081/pdl_020.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1082/pdl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1003/mocao_de_aplausos_n._001.2024_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1009/mocao_de_pesar_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1015/mocao_de_aplauso_004.2024_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1016/mocao_de_aplauso_005.2024_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1018/mocao_de_pesar_n.004.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1040/mocao_de_pesar_n._007.2024_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1060/mocao_de_pesar_n._008.2024_4.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1019/mocao_de_apoio_n.001.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1039/mocao_de_aplausos_n._006.2024_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1110/mocao_de_pesar_n._009.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1111/mocao_de_pesar_n._010.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_de_aplausos_n._011.2024_-.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1138/mocao_de_aplausos_n._012.2024_-.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1104/proposta_de_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_resolucao_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/938/projeto_de_resolucao_n._003.2025_2.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_resolucao_n._004.2024_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_resolucao_n._006.2024_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_resolucao_n._007.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_resolucao_n._008.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_n._001.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/908/requerimento_n._002.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_n._003.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/910/requerimento_n._004.2024_-_fabio_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/911/requerimento_n._005.2024_-_fabio_05.02.2024_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/912/requerimento_n._006.2024_-_fabio_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_n._007.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/914/requerimento_n._008.2024_-_nevilson_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/916/requerimento_n._010.2024-_ane_rose_05.02.2024_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/940/requerimento_n._011.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_n._012.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_n._013.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_n._014.2024_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_n._015.2024_ozanan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_n._016.2024_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_n._017.2024_fabio_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/958/requerimento_n._018.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/949/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/950/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/951/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/952/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/953/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/954/24-9.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/955/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/959/requerimento_n._026.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_n._027.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/963/requerimento_n._029.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/964/requerimento_n._030.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/965/requerimento_n._031.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/966/requerimento_n._032.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/974/requerimento_n._033.2024_ozanan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/975/requerimento_n._034.2024_fabio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/976/requerimento_n._035.2024_fabio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/977/requerimento_n._036.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/978/requerimento_n._037.2024_nevilson_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/979/requerimento_n._038.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/980/requerimento_n._039.2024_nevilson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_n._040.2024_claudimar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_n._041.2024_ozanan_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/983/requerimento_n._042.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_n._043.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/985/requerimento_n._044.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_n._045.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_n._046.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/990/requerimento_n._047.2024_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_n._048.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/993/requerimento_n._049.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/994/requerimento_n._050.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_n._051.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_n._052.2024_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/997/requerimento_n._053.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento_n._054.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_n._055.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_n._056.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n._057.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_058.2024_-_sentido_unico.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n._059.2024_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n.060.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n.061.2024_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1027/requerimento_n.062.2024_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n.063.2024_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n.064.2024_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1030/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1035/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1037/requerimento_070.2024_limpeza_publica_-_copia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1038/requerimento_071.2024_ajuda_de_custo_ou_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1042/requerimento_n._072.2024_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1043/requerimento_n._073.2024_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1044/requerimento_n._074.2024_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1045/requerimento_n._075.2024_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1053/requerimento_n._076.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_n._077.2024_2_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1050/requerimento_n._078.2024_2_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1051/requerimento_n._079.2024_2_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1052/requerimento_n._080.2024_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_n._081.2024_3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1055/requerimento_n._082.2024_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1056/requerimento_n._083.2024_3.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_n._084.2024_5.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1058/requerimento_n._085.2024_4.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_n._086.2024_3.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_n._087.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_n._088.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1068/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1072/requerimento_n._091.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1073/requerimento_n._092.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1074/requerimento_n._093.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1075/requerimento_n._094.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_n._095.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1077/requerimento_n._096.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1084/requerimento_n._097.2024_-_ozanan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_n._099.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_n._100.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1088/requerimento_n._101.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_n._102.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_n._103.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1091/requerimento_n._104.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1093/requerimento_n._105.2024-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_n._106.2024-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1095/requerimento_n._107.2024-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_n._108.2024-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1097/requerimento_n._109.2024-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1098/requerimento_n._110.2024_-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1099/requerimento_n._111.2024_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1100/requerimento_n._112.2024_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1101/requerimento_n._113.2024_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1102/requerimento_n._114.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1105/requerimento_n._115.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1106/requerimento_n._116.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_n._117.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_n._118.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_n._119.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1114/requerimento_n._120.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1115/requerimento_n._121.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1116/requerimento_n._122.2024-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1117/requerimento_n._123.2024-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1118/requerimento_n._124.2024-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1119/requerimento_n._125.2024-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1120/requerimento_n._126.2024_-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_n._127.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_n._128.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_n._129.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_n._130.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_n._131.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_n._132.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_n._133.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_n._134.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_n._0135.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_n._0137.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_n._0138.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_n._0139.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_n._140.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/917/projeto_de_lei_n._001.2024-1-3.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_lei_n._002.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_lei_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/937/projeto_de_lei_n._004.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/939/projeto_de_lei_n._005.2024_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_lei_n._006.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_n._007.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_n._008.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_n._009.2024_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_n._010.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n._011.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_n._012.2024_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_n._013.2024_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_n._014.2023_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1004/requerimento_n._056.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_n._016.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_n._017.2024_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_n._018.2024_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1025/digitalizar0107_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_n._021.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_n._022.2024_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_n._023.2024_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_n._024.2024_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_n.025.2024_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_n._027.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n._028.2024_loa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_n._030.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_n._031.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_n._034.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_n._035.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n._036.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_n._037.2024_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_n._038.2024_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_n._039.2024_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_n._040.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_de_lei_n._041.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n._042.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_le_n._043.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n._044.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_complementar_n._001.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_lei_complementar_n._002.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_complementar_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/936/projeto_de_lei_complementar_n._004.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_n._005.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_n._006.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_lei_complementar_n._007.2024_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_complementar_n._008.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_complementar_009.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_complementar_010.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_complementar_011.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_complementar_n._012.2024_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_complementar_n._013.2024_3.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1031/plc_014.2024_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_complementar_n.015.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_complementar_n._016.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1065/plc_n._017.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_n._018.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_complementar_019.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_complementar_n._020.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_complementar_n._021.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_complementar_n._022.2024_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_complementar_n._023.2024_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_complementar_n._024.2024_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/920/projeto_de_lei_complementar_n._001.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_decreto_legislativo_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_decreto_legislativo_n._004.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_decreto_legislativo_n._005.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_n._006.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/932/projeto_de_decreto_legislativo_n._007.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/933/projeto_de_decreto_legislativo_n._008.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/934/projeto_de_decreto_legislativo_n._009.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_decreto_legislativo_n._010.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_decreto_legislativo_n._011.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_decreto_legislativo_n._012.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_decreto_legislativo_n._013.2024_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_decreto_legislativo_n._014.2024_3.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1070/pdl_n._015.2024_concede_titulo_de_cidadao_honorario_a_jose_carlos_souza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_n._016.2024_concede_titulo_de_cidadao_honorario_a_andressa_casanova.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1078/pdl_017.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1080/pdl_019.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1081/pdl_020.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1082/pdl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1003/mocao_de_aplausos_n._001.2024_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1009/mocao_de_pesar_n._003.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1015/mocao_de_aplauso_004.2024_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1016/mocao_de_aplauso_005.2024_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1018/mocao_de_pesar_n.004.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1040/mocao_de_pesar_n._007.2024_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1060/mocao_de_pesar_n._008.2024_4.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1019/mocao_de_apoio_n.001.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1039/mocao_de_aplausos_n._006.2024_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1110/mocao_de_pesar_n._009.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1111/mocao_de_pesar_n._010.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_de_aplausos_n._011.2024_-.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1138/mocao_de_aplausos_n._012.2024_-.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1104/proposta_de_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_resolucao_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/938/projeto_de_resolucao_n._003.2025_2.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_resolucao_n._004.2024_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_resolucao_n._006.2024_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_resolucao_n._007.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_resolucao_n._008.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>