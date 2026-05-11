--- v0 (2025-12-24)
+++ v1 (2026-05-11)
@@ -54,3266 +54,3266 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n._001.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n._001.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa, após ouvido o Plenário, oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de considerar a possibilidade de construir um semáforo na Rua Dom Eduardo com Benjamim Guimarães.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_n._002.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_n._002.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe que a Prefeitura para que disponibilize um ônibus na segunda-feira na parte da manhã para levar os estudantes até Uberaba e que a Prefeitura busque esses alunos na sexta-feira à noite.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n._003.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n._003.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe que a Prefeitura cumpra a Lei Municipal n. 2.748.2021 e Decreto n. 3757/2021 que "Regulamenta a lei municipal nº 2.748 de 13 de setembro de 2021 que cria o serviço de transporte coletivo municipal gratuito na zona rural municipal, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n._004.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n._004.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe que a Prefeitura arrume a estrada rural na capelinha próximo do Diogo na região lajeado.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_n._005.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_n._005.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, venho requerer de V Exa. que interceda junto ao órgão competente no sentido de que seja realizado o aterramento na Fazenda do Hugo com a divisa com Waldiney Vilela na Região lajeado.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n._006.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n._006.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa, após ouvido o Plenário, oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de arrumar o buraco na ponte localizada na Rua Orozimbo Costa.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n._007.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n._007.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa, após ouvido o Plenário, oficiar o Senhor Prefeito Municipal, solicitando-lhe a sua atenção e apoio em relação à disponibilização de um segurança para os servidores do Centro de Atenção Psicossocial (CAPS).</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n._008.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n._008.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa, após ouvido o Plenário, oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de arrumar a Estrada Rural na subida do Hugo na divisa do Amauri com o Zé da Furna.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n._009.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n._009.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe que a Prefeitura solicite a atenção do setor competente quanto ao canteiro central e lateral da Av. João Batista Camargos bairro Colina Park.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n._010.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n._010.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe que a Prefeitura solicite a atenção do setor competente quanto à Avenida Teodereco.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n._011.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n._011.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe informações de quais medidas serão tomadas a respeito do Clube Jatobá Country.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n._012.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n._012.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe no que for cabível a distribuição de uniformes e Equipamentos de Proteção Individual (EPI) aos agentes de zoonoses e varredeiras.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n._013.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n._013.2023.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais, REQUEIRO à Mesa Diretora, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe para que realize a sinalização de trânsito na entrada do Bairro Progresso.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JAIR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n._014.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n._014.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências para que torne a rua/beco primeiro de maio mão única no bairro Bela Vista.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n._015.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n._015.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências para que torne a Rua/beco Ozorio Adão bairro Bela Vista.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_n._016.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_n._016.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências para a reconstrução do meio fio da Rua Azarias Alves de Oliveira, Bairro Oliveira.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_n._017.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_n._017.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, venho por meio deste solicitar a construção de um quebra-molas na esquina da Rua Geraldo Valadão Bitencourt com a Rua das Aroeiras, na entrada do bairro Jacarandá.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_n._018.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_n._018.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, venho por meio deste solicitar que sejam realizadas as devidas providências para o reparo do buraco existente na Rua Jaime Souza Vilela conforme fotos em anexo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n._019.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n._019.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, venho por meio deste solicitar que sejam realizadas melhorias na Rua Sócrates no Bairro Colina Park.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n._020.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n._020.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal solicitar que sejam realizadas a limpeza na Rua Joaquim Lopes n. 322 ao 392 conforme determina o art. 74 da Lei Complementar nº 009/2009</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requrimento_n._021.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requrimento_n._021.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos na Rua Major Pedro José Bernandes, próximo ao Nº 459, Bairro Cruzeiro do Sul .</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requrimento_n._022.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requrimento_n._022.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos na Rua Capinópolis, Bairro JArdim Brasil.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requrimento_n._023.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requrimento_n._023.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que a Prefeitura tome as devidas providências quanto a Avenida Teodoreco, uma vez que, com o andamento das obras no local das vias de acesso para pedestres, tendo do lado esquerdo quando do lado direito tem sido tomados pelo mato, sendo necessário que seja realizado no local o serviço de limpeza e roçagem</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/requrimento_n._024.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/requrimento_n._024.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a limpeza do terreno que pertence ao Município localizado no Bairro Jacarndá, entre a Rua das Palmeiras e Rua dos Buritis</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/requrimento_n._025.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/requrimento_n._025.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, no sentido de que seja realizada as necessárias providências para conter o avanço da cratera que está localizada na Rua Estevão Dias da Cruz, Bairro Jardim Brasil. A citada cratera tem avançado rumo as casas localizadas no local, colocando em risco as famílias que ali vivem, principalmente no período chuvoso, o que contribui para o avanço da cratera.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requrimento_n._026.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requrimento_n._026.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal solicitar que sejam realizadas a limpeza na Rua Gerônimo Felizardo n. 241 esquina com a Rua Pernambuco.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_n._027.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_n._027.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza das margens dos Córregos que cortam o município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_n._028.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_n._028.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe para que seja disponibilizado um segurança no Pronto Atendimento Municipal (PAM).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ANE ROSE</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_n._029.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_n._029.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal para solicitar a instalação de caçambas ou pontos de lixeiras destinados à população para descarte de lixo em nossa cidade.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_n._030.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_n._030.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal para realizar a construção de um quebra-molas na Rua Ceará, número 512, Bairro Oliveira em virtude do grande fluxo de veículos em alta velocidade que têm colocado em risco as crianças que brincam nesta via.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CLEITON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n._031.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n._031.2023.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n._032.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n._032.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, venho por meio deste solicitar que sejam realizadas as devidas providências para o reparar os buracos existentes na Rua Rio de Janeiro 367.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_n._033.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_n._033.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitar  a sua atenção para a situação na região do Corumbá, próximo ao km 89, em que as chuvas têm causado diversos problemas relacionados à mobilidade da população local e de quem transita pela região.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_n._034.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_n._034.2023.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentindo de que seja disponibilizado seguranças com detectores de metais em cada escola do Município, além da instalação de câmeras de segurança na área interna e externa, visando inibir possíveis ações criminosas nestes locais</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_n._035.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_n._035.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos na Rua da Saudade, Rua Presidente Antônio Carlos, Avenida João Alberto, Rua Rio de Janeiro, Rua Raul Soares, Rua Geraldo Valadão, Rua Estrela do Sul, Rua Major Eustáquio.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_n._036.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_n._036.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a manutenção na ponte localizada no morro do Guató</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_n._037.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_n._037.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja disponibilizado um segurança no Pronto Atendimento Municipal (PAM)</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_n._038.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_n._038.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que providencie a limpeza, bem com que seja realizada a operação tapa-buraco na Rua Geraldo Valadão.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_n._039.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_n._039.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a devida sinalização de Proibição de estacionar no canteiro central da Avenida João Batista Camargo</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_n._040.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_n._040.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza e manutenção da quadra de esportes do Bairro Jardim Brasil</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n._041.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n._041.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza do Bairro Jardim Brasil</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n._042.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n._042.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, venho por meio deste solicitar que sejam realizadas as devidas providências para arrumar a passagem de água entre a travessia de pedestre e o meio fio na Avenida Brasília.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n._043.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n._043.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal para indicar um projeto de lei que tem como objetivo antecipar a parcela do décimo terceiro salário aos servidores municipais, mediante requerimento individual, a ser paga no mês de julho.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_n._044.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_n._044.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal para solicitar a sua atenção para a implementação de um sistema de identificação por meio de carteira estudantil nas escolas municipais.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_n._045.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_n._045.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública, nas Ruas Santa Joana Darc e Rua das Flores, nos Bairros Progresso e Santa Juliana.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_n._046.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_n._046.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública nos Bairro Progresso e nos arredores</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_n._047.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_n._047.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a sua atenção e intervenção em relação a um bueiro aberto a Rua Valder Rodrigues da Silva n. 21.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_n._048.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_n._048.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a sua atenção ao buraco aberto na esquina da Rua Manoel Higino da Silva, de modo que o buraco tem causado transtornos e riscos à segurança dos pedestres e veículos que transitam na região.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_n._049.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_n._049.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar informações referentes à destinação dos blocos de concreto que estavam localizados na Avenida Brasília.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_n._050.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_n._050.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a sua atenção ao buraco aberto perto do meio fio na Rua Oliveira Vieira de Souza, de modo que o buraco tem causado transtornos e riscos à segurança dos pedestres e veículos que transitam na região.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_n._051.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_n._051.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza diária, nas imediações do terminal rodoviário Manoel Vilela Junqueira, mais especificamente no local onde ocorrem as aulas de trânsito.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_n._052.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_n._052.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública, na Rua Xavier, próximo ao nº 41, no Bairro Oliveira.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_n._053.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_n._053.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para oficiar ao setor competente para que tome as devidas providências em relação a um escavamento (fotos em anexo) realizado pela própria Prefeitura, há pelo menos 05 meses, na estrada situada na região ao fundo da Souza Cruz, a citada escavação tem causado diversos problemas relacionados à mobilidade da população local e de quem transita pela região, principalmente dos proprietários das áreas em seu entorno. Os proprietários que estão pedindo socorro são Eliane Vilela, Ronaldo Vilela, Arnaldo e João Batista Vilela</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_n._054.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_n._054.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a reforma do trevo localizado na Avenida Major Carvalho, Bairro Bela Vista o qual dá acesso a BR 497.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_n._055.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_n._055.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizado o pagamento do Piso Nacional da enfermagem de forma imediata, conforme determina a Lei nº 14434/2022, tendo em vista que o mês de maio é o mês da enfermagem. A valorização de enfermeiros, técnicos de enfermagem e auxiliares de enfermagem é medida de justiça perante aqueles que tanto contribuem para com a sociedade, medida esta que valorizará e reconhecerá o devido valor que possui a classe.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>FÁBIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_n._056.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_n._056.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que prova de aptidão física, aplicada no último dia 02 (dois) de maio de 2023 no Parque de exposições, seja anulada frente às ilegalidades observadas, devendo a mesma ser reaplicada a todos os candidatos aprovados na prova objetiva.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_n._057.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_n._057.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que este trabalhe junto ao governo Estadual, solicitando-lhe a implantação de câmeras de videomonitoramento para redução de velocidade entre o posto Carga Pesada e Posto Taquarema.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_n._058.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_n._058.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja criada a Brigada Militar Municipal, para combate a incêndios. Realizando treinamentos para os brigadistas, devendo estes atuarem em ocorrências do tipo na cidade.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_n._059.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_n._059.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar de forma URGENTE (URGENTÍSSIMA) que a Prefeitura do Município implante uma Brigada de Incêndio para atuar em nossa cidade.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_n._060.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_n._060.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a construção de um quebra-mola na Juliano Andrade próximo ao n. 330 no bairro Mario Arantes</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_n._061.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_n._061.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a sua atenção para que um caminhão pipa jogue água na Avenida Teodoreco diariamente com a finalidade de diminuir a quantidade de poeira que tem afetado os moradores da região.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_n._062.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_n._062.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a sua atenção para realizar um mutirão de limpeza e também passar o carro de fumacê nas Chácaras Boas Novas e Nova Conquista nas casas e vias públicas.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_n._063.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_n._063.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpada queimada, na Rua Zenon Quirino Machado, próximo ao nº 431.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_64.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_64.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a sua atenção e intervenção em relação ao trevo do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_65.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_65.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para apresentar  como sugestão de populares para a confecção de adesivos veiculares contendo a campanha: Eu amo Prata-MG 150 anos</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_66.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_66.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar sua atenção para a construção de lombadas com faixa de pedestre em frente às escolas de nosso município.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_67.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_67.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas em dois postes, localizados na Rua Alameda 1, Bairro Central Park.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_68.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_68.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza das margens de todos os córregos da cidade, o que tem causado mal cheiro nessas regiões.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_69.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_69.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para criar um Projeto de Lei para regulamentar o PQA-VS Programa de Qualificação das Ações de Vigilância em Saúde, para que seja distribuído o recurso a Secretaria Municipal de Saúde e aos Servidores da Saúde do Município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>DONILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_n._070.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_n._070.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para prestar manutenção preventiva e corretiva na ponte do São José, nos mata-burros e estrada perto da Fazenda do produtor Divino Nunes</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_n._071.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_n._071.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, no sentido de que seja realizada as necessárias providências para recuperação e reforma do passeio localizado na Rua Orozimbo Costa, em frente ao nº 420, Bairro Bela vista, local onde uma fissura surgiu no calçamento.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_n._072.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_n._072.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos na Rua Geraldo Zacarias nascimento, Nº 171, Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_n._073.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_n._073.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos na Rua Bahia, Bairro Oliveira.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_n._074.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_n._074.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública em todo o Bairro Dona Regina e suas imediações.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>CLAUDIMAR, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_n._075.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_n._075.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, requisitando-lhe informações sobre o estágio de compra e entrega dos materiais de proteção individual – EPI, objeto de Processo de Licitação nº 073/2023, que ocorreu em 13/04/2023.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_n._076.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_n._076.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja construído um muro de segurança na ponte situada na Rua Major Eustáquio, nas margens do córrego do Carmo.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_n._077.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_n._077.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para realizar a pintura dos quebra-molas e fixar placas de sinalização dos quebra-molas.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_n._078.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_n._078.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar informações a respeito de todos os gastos com o credenciamento dos médicos dos últimos seis meses.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_n._079.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_n._079.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar informações a respeito dos projetos e programas executados na Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_n._080.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_n._080.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a prestação de contas referente a todos os gastos realizados com a frota de veículos da saúde no Município.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_n._081.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_n._081.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a instalação de lixeiras ao longo da Avenida Brasília.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_n._082.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_n._082.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a substituição da lâmpada que se encontra queimada na Rua Joaquim Vieira da Silva,  no poste n. 10.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_n._083.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_n._083.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal,  bem como o Sr. Secretário de Saúde, solicitando-lhe providências em relação ao armazenamento inadequado dos medicamentos que são distribuídos a população, vez que, os medicamentos tem sido expostos a sol e chuva no local que se encontram armazenados.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_n._084.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_n._084.2023.pdf</t>
   </si>
   <si>
     <t>Claudimar Vilela de Jesus, vereador, investido nas suas atribuições de parlamentar e representante do povo do Prata, vem solicitar que na 1º Exposição realizada pela Prefeitura Municipal do Prata, entre os dias 15 e 20 de agosto, seja dada a oportunidade para que os amantes do rodeio e os Cowboys que vivem em nosso Município, tenham o direito a competir e concorrer a premiação.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/602/requerimento_n._085.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/602/requerimento_n._085.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para avaliar a possibilidade de doar um terreno para a construção da sede do Conselho Municipal dos Pastores (COMPAS).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_n._086.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_n._086.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos na Rua Pio Novais, Bairro Oliveira, próximo ao nº 121.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_n._087.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_n._087.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, bem como a limpeza do local, na Rua Maria Varanda, próximo ao nº123, no Bairro Mutirão.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n._088.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n._088.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a manutenção do esgoto que tem vazado a céu aberto, na Rua Túlio Vilela Resende, Bairro Oliveira.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n._089.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n._089.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Raul Soares, esquina com a Rua José Benjamim Guimarães, no Bairro Centro.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_n._090.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_n._090.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Avenida Major Carvalho, no trevo com a Rodovia MG 497.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n._091.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n._091.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que instale pequenas lixeiras em pontos estratégicos em frente a  Praça do Belvedere, assim como disponibilize uma caçamba de lixo para atender as necessidades coletivas. Além disso, solicito verificar os sensores de iluminação, tendo em vista que a população disse que está demorando acender as luzes dos postes.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_n._092.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_n._092.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpada queimada, na Rua Pará, nº 501, Bairro Oliveira.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_n._093.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_n._093.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Robinson de Souza Oliveira, próximo ao nº 161, no Bairro Mário Arantes.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n._094.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n._094.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja criado Projeto de Lei que “Estabeleça o pagamento de auxílio aluguel por até seis meses as mulheres vítimas de violência doméstica”. Eu, Vereador Claudimar Vilela de Jesus, na condição de representante do povo nesta Nobre Casa de Leis, solicito o exposto acima.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>ANE ROSE, ARTUR, CLAUDIMAR, CLEITON, DANILO, DONILSON, FÁBIO, JAIR, NEVILSON, OZANAN, TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_n._095.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_n._095.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizado o reparo e/ou a substituição de toda a rede de esgoto da  R. José Benjamin Guimarães, 690 - Prata, MG, 38140-000, tendo em vista os constantes vazamentos na rede, o que tem causado diversos transtornos principalmente na Apae local.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_n._096.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_n._096.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização vertical e horizontal das vias no entrocamento das Ruas Demétrio Junqueira e Santa Vitória, localizadas no Bairro Dona Regina, local que vem ocorrendo diversos acidentes de trânsito.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_n._097.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_n._097.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, bem como a limpeza pública da Rua Gonzaga, próximo ao nº 110, no Bairro Primavera II.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_n._098.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_n._098.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o recapeamento asfáltico, além da pavimentação da Rua Ituiutaba, Bairro Dona Regina.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_n._099.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_n._099.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção, limpeza e o desentupimento do bueiro localizado na Rua Amador de Paula, Bairro Jardim Califórnia II.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_n._100.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_n._100.2023.pdf</t>
   </si>
   <si>
     <t>oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção, limpeza e o desentupimento do bueiro localizado na Rua João Mendes da Silva, Bairro Jardim Califórnia II.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_n._101.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_n._101.2023.pdf</t>
   </si>
   <si>
     <t>Atendendo a solicitação dos cidadãos Helen Suzigan de Assis, moradora do Bairro Jardim Califórnia II, e Anilton de São Miguel Santos, morador do Bairro Dona Regina, para oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização vertical e horizontal das vias no entrocamento das Ruas Valter Rodrigues da Silva, Bairro Jardim Califórnia, com a João Vicente Gomes, e Rua Joaquim Feliciano da Silva, Rua Dil Vilela Reis, Bairro Dona Regina, local que vem ocorrendo diversos acidentes de trânsito.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_n._102.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_n._102.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização vertical e horizontal das Ruas Adão Neilton Oliveira e Rua José de Souza Vilela, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/628/requerimento_n._103.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/628/requerimento_n._103.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua da Saudade, esquina com a Rua Major Eustáquio, no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/629/requerimento_n._104.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/629/requerimento_n._104.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização vertical e horizontal das Ruas Adão Neilton Oliveira e Rua do Planalto, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_n._105.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_n._105.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização horizontal das Ruas da Saudade com a Rua Presidente Antônio Carlos, no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/631/requerimento_n._106.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/631/requerimento_n._106.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização horizontal das Ruas da Adão Neilton Oliveira com a Rua Igar José Alves, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_n._107.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_n._107.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas no canteiro central, localizado no início da Rua Major Carvalho nas margens da Rodovia MGC n. 497.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/632/requerimento_n._108.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/632/requerimento_n._108.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a poda de uma árvore, localizada na região do Cachoeirão, sentido Posto Los Pampas, cerca de 30 metros após a ponte do cachoeirão. A realização do referido serviço proporcionará maior segurança aos munícipes que por lá trafegam.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/633/requerimento_n._109.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/633/requerimento_n._109.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja disponibilizado/adquirido um bebedouro no Posto de Saúde do Distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_n._110.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_n._110.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal,  solicitando-lhe providências no sentido de que seja disponibilizado/adquirido um veículo destinado ao transporte de pacientes para o Distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_n._111.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_n._111.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua José Benjamin Guimarães, próximo ao nº 33, Bairro Centro.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_112.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_112.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas na Rua Pará esquina com a Rua Fernando de Noronha n. 846, bairro Oliveira.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_113.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_113.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores do Distrito do Patrimônio do Rio do Peixe, a saber:_x000D_
 1) Que seja cumprida a Lei n. 2748/2021 para que seja disponibilizado o transporte coletivo gratuito no Distrito, visto que existe um número considerável de pessoas que se deslocam até o Município;_x000D_
 2) Que seja realizada a construção de um velório;_x000D_
 3) Que seja disponibilizado a iluminação no cemitério, tendo em vista que quando o corpo é velado a noite é necessário ligar luzes de veículos e celulares;_x000D_
 4) Que seja construído um alambrado no campo para que a bola não caía nas residências vizinhas, assim como para reiniciar o jogo o mais rápido possível;_x000D_
 5) Que seja realizada a regularização dos imóveis que foram doados;_x000D_
 6) Que seja disponibilizado mais pontos de coleta coletiva de lixo;_x000D_
 7) Que seja realizada a construção de banheiros e vestiários no campo de futebol.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>CLAUDIMAR, ARTUR, DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_114.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_114.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a gentileza de providenciar a instalação de dois bancos em frente às dependências do Posto de Saúde para o Patrimônio do Distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_115.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_115.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para solicitar a disponibilização de um tanque pipa agrícola para o Distrito do Rio do Peixe, que possa ser devidamente fixado no trator comunitário com o objetivo de diminuir a poeira em tempos de seca.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_116.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_116.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal e a Divisão de Recursos Humanos solicitando informações se a Prefeitura já concedeu trabalho Home Office para algum servidor do Município do Prata/MG.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_117.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_117.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal e a Comissão Organizadora do Evento Aniversário do Prata, requerer que seja analisada a possibilidade de contratação de um Show Gospel para as festividades locais de 15 de Novembro.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_118.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_118.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas na Rua Jordelino José Fernandes, próximo ao Nº 15 e Nº 35, no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_119.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_119.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a recuperação da estrada vicinal, localizada na Ponte do Los Pampas, sentido Mizael Junqueira Cunha, que se encontra em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_120.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_120.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja designado um motorista para dirigir o veículo da saúde, no distrito do Monjolinho, vez que, o distrito possui o veículo, porém não há motorista designado para tal função, o que acarreta a perca de exames e consultas dos moradores daquela região que necessitam deslocar até o Município.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_121.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_121.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a análise da água do Corrégo do Carmo, para que assim seja verificado a possível contaminação por esgoto da água do Córrego, o que tem sido relatado por moradores da região do Bairro Bela Vista, que estranharam a coloração da água nos últimos dias.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_122.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_122.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a reforma no Velório Municipal, dando melhores condições aos familiares de velar seus entes, ainda instalando climatização no ambiente, equipando melhor a cozinha, e demais dependências do espaço.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_123.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_123.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja instalada tela de proteção no alto da rampa de skate, situada na Praça JK, pois diversas crianças pequenas sobem no local, correndo o risco de caírem da parte alta da rampa, o pedido atende solicitação de pais que frequentam o local.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>ANE ROSE, ARTUR, CLAUDIMAR, DANILO, DONILSON, JAIR, NEVILSON, OZANAN, TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_n._124.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_n._124.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizado a revitalização da Praça dos Maias, localizada no Bairro Bela Vista, bem como a realização de reparos em sua iluminação.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_n._125.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_n._125.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizada a alteração na Lei Municipal dos valores do vencimento básico dos profissionais da enfermagem. O pedido  busca adequar a legislação municipal conforme a Lei Federal n. 14.434/2022 que define o piso salarial dos enfermeiros. _x000D_
 _x000D_
 Assim, da mesma forma que foi feito com os profissionais do Magistério Público Municipal com a entrada em vigor da Lei Complementar n. 02/2023, solicito a alteração na Lei Municipal dos valores do vencimento básico dos profissionais da enfermagem conforme o piso salarial nacional.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n._126.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n._126.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja enviado a esta Casa de Leis um Projeto de Lei regulamentando o Plano de Cargos e Carreiras dos profissionais da enfermagem.  _x000D_
 O pedido se justifica em razão da determinação prevista na Lei n. 8142/90 que em seu art. 4º dispõe que para receberem os recursos, de que trata o art. 3° desta lei, os Municípios, os Estados e o Distrito Federal deverão contar com: VI - Comissão de elaboração do Plano de Carreira, Cargos e Salários (PCCS), previsto o prazo de dois anos para sua implantação. _x000D_
 De modo que, o Parágrafo único estabelece que o “O não atendimento pelos Municípios, ou pelos Estados, ou pelo Distrito Federal, dos requisitos estabelecidos neste artigo, implicará em que os recursos concernentes sejam administrados, respectivamente, pelos Estados ou pela União.”</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_n._127.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_n._127.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que transforme a Rua Paraíba em sentido único.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n._128.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n._128.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para arrumar o mata burro que está interditado na Estrada Municipal n. 345 que faz ligação com a BR 153 próximo a comida caseira do Mercinho na estrada municipal n. 130 na região do Cachoeirão.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_n._129.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_n._129.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública, bem como a manutenção para desentupimento do bueiro, na Rua Coronel Emídio Marques, nº 880, Bairro Primavera.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_n._130.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_n._130.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a poda das árvores localizadas na Rua João de Almeida Macedo, frente ao CRAS, e na Avenida João Alberto, na Praça do Velório Municipal, vez que, os galhos das árvores situadas nestas regiões estão encostando nos fios da rede elétrica que por ali passa.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_n._131.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_n._131.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas na Rua Osório Adão n. 151.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_n._132.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_n._132.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja implementando no Município o auxílio aluguel pago para mulheres vítimas de violência assim que a União realizar a transferência de recursos para Município, mais especificamente para o SUAS (Sistema Único de Assistência Social) em razão da aprovação da Lei n. 14.674/2023.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/665/requerimento_n._133.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/665/requerimento_n._133.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizado a manutenção do emissário de esgoto, localizado no Córrego Bananal, vez que o rompimento deste emissário tem poluído o Córrego Bananal, que passa ao fundo das casas localizadas na Rua Coronel Emídio Marques. O Requerimento atende a pedido da moradora da Elenice Miranda.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_n._134.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_n._134.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja adquirido um bebedouro para o Posto de Saúde da Comunidade das Três Barras.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_n._135.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_n._135.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja instalada Academia ao Ar livre e um parque de diversão para as crianças da Escola e da Comunidade Três Barras.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_n._136.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_n._136.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizado a manutenção ou a substituição do mata-burro localizado na região do Douradinho, entre as Fazendas de Propriedade de Guido Vilela e Fazenda Beira-Rio.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_n._137.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_n._137.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública em todo o Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_n._138.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_n._138.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas na Rua Lindolfo Fagundes, nº98, proximidades da obra da escola.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_n._139.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_n._139.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Alessandro Camargos Silva, em questão da conquista do piso salarial da Enfermagem e marco histórico para todos os profissionais que se dedicam e até mesmo para os que se dedicaram ao local de suas carreiras, sendo um Direito garantido e previsto na Constituição Federal. A Secretaria Municipal de Saúde sendo a responsável pela Gestão do SUS é responsável por informar os dados de todos os profissionais a que tem direito a receber o Piso. Ocorre que diversos profissionais da Enfermagem da mesma classe receberam valores diferentes referentes aos valores retroativos pago proveniente do Piso Salarial da Enfermagem.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_n._140.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_n._140.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal para colocar um quebra molas na Rua Dr. Manoel Antonio Silva filho, bairro Mário Arantes próximo ao n. 201.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_n._141.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_n._141.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe informações a respeito da montagem do parquinho infantil no Clube Jatobá.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_n._142.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_n._142.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal para realizar a sinalização horizontal e vertical do quebra molas que foi feito a pedido da vereadora Ane Rose, na Rua Raul Soares próximo a esquina Nazário Fagundes de Freitas.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_n._143.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_n._143.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal para instalar um redutor de velocidade na Rua Adão Neirton Ribeiro próximo ao n. 161 com a Rua Igar José Alves no Bairro Belvedere.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_n._144.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_n._144.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal, solicitando-lhe que a Prefeitura arrume a estrada rural que liga o Distrito do Monjolinho a região do carrapicho.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_n._145.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_n._145.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal para colocar um quebra molas na Rua Juliana Oliveira Andrade n. 211, no bairro Mário Arantes.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_n._146.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_n._146.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal para colocar colocar corrimão nas escadas da Praça Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_n._147.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_n._147.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores do Distrito de Três Barras, a saber:_x000D_
 1) O Senhor André – Presidente da Associação Comunitária do Tamboril – solicitou a quebra de barrancos na estrada na região do Tamboril, assim como solicitou recursos para que fossem destinados a Associação Comunitária do Tamboril para a construção da sede;_x000D_
 2) O Roberto (Sub-Prefeito) do Distrito informou a necessidade de substituir as vigas existentes na ponte entre a divisa do prata e Ituiutaba por vigas de ferro sobre o córrego Zé Paula;_x000D_
 3) Que seja adquirido um transformador para que seja possível ligar todos os ar condicionados da escola, tendo em vista que quando um ar é ligado é necessário fazer um revezamento para que a energia não caia e sobrecarregue o transformador atual e/ou que seja avaliado em conjunto se seria necessário apenas trocar o disjuntor;_x000D_
 4) Que seja cumprida a Lei n. 1908/2001 que dispõe sobre a Patrulha Mecanizada, uma vez que alguns moradores recla</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_n._148.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_n._148.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que coloque um semáforo ou proíba estacionar subindo a rua do lado esquerdo da rua José Benjamin Guimarães._x000D_
 	Além disso, solicito a proibição do estacionamento na Rua Tenente Reis, na esquina com a Rua Nazário Fagundes de Freitas, subindo a rua do lado direito.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_n._149.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_n._149.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências para que seja realizada a construção de uma Praça pública, assim como a construção de uma quadra esportiva no Bairro Jacaranda conforme o abaixo assinado (em anexo) realizado pelos moradores do Bairro.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_n._150.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_n._150.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe a troca da rede de esgotos do Bairro Mario Arantes, uma vez que de forma recorrente o esgoto estoura, sendo necessário realizar diversos reparos.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_n._151.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_n._151.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Minas Gerais,  próximo ao nº 126, 161, 136.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_n._152.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_n._152.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Minas Gerais,  com a esquina da Raul Soares.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_n._153.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_n._153.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra molas Rua João Elias dos Santos n. 100 (número aproximado) Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_n._154.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_n._154.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado o conserto da ponte rural (em anexo) que fica na estrada vicinal que vai da comunidade da boa vista para o Distrito do Monjolinho próximo a fazenda do senhor Arquimedes.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/699/requerimento_n._155.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/699/requerimento_n._155.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, a pedido da população solicitando-lhe providências no sentido de que seja prestada informações sobre a justificativa do médico cardiologista (Dr. Fernando) ter sido desligado da rede pública do Município, que atualmente não conta com nenhum especialista.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/700/requerimento_n._156.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/700/requerimento_n._156.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra molas Rua Pio Novais n. 81 a pedido do morador Reinaldo.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_n._157.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_n._157.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas na Rua Pio Novais, na Praça Antônio Terra n. 51.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_n._158.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_n._158.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja removida a água que fica parada, na Rua Raul Soares a n. 275, assim como que seja realizada manutenção com a finalidade de que não ocorra o acúmulo de água.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/703/requerimento_n._159.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/703/requerimento_n._159.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a distribuição de uniformes para os servidores da Zoonose.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_n._160.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_n._160.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe a razão pela qual o Senhor não reformou/ampliou o Posto de Saúde do Distrito do Monjolinho, apesar do Vereador Danilo e Vereador Nevilson ter destinado cada um a quantia de R$ 45.750.00 (quarenta e cinco mil setecentos e cinquenta reais), totalizando R$ 91.500,00 (noventa e um mil e quinhentos reais), de modo que já se passaram praticamente dois anos (dezembro de 2021) que a Emenda Impositiva foi destinada._x000D_
 Justificativa:</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>ANE ROSE, CLEITON, DONILSON, FÁBIO, JAIR, OZANAN, TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_n._161.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_n._161.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a troca do piso da Escola Municipal Padre João Annesi  na Comunidade do Monjolinho.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/705/requerimento_n._162.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/705/requerimento_n._162.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a instalação de uma caixa de água de 10 mil litros e refazer a Instalação Elétrica e Hidráulica do Barracão de Festas da Igreja Nossa Senhora do Rosário na Comunidade do Monjolinho.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/706/requerimento_n._163.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/706/requerimento_n._163.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção/reparos ou a substituição do concreto da Igreja Nossa Senhora do Rosário na Comunidade do Monjolinho.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/707/requerimento_n._164.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/707/requerimento_n._164.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de lâmpadas na Rua João Elias n. 62, visto que nesse poste a luz não está funcionando.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/708/requerimento_n._165.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/708/requerimento_n._165.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado disponibilizado um segurança no Pronto Atendimento Municipal (PAM). A insegurança no PAM tem impactado negativamente o ânimo e a motivação dos servidores públicos que trabalham naquele Pronto Socorro Municipal, tendo em vista que nesse fim de semana alguns profissionais foram agredidos por um paciente.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_n._166.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_n._166.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Jerônimo Felizardo n. 30, 48 e 84 (conforme imagens em anexo).</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_n._167.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_n._167.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja disponibilizado um veículo para área da saúde no Distrito do Monjolinho.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_n._168.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_n._168.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos em relação a duas crateras que surgiram na Rua Floriano Peixoto, Bairro Cruzeiro do Sul, próximo a Mercearia do Magal. (conforme imagens em anexo).</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/710/requerimento_n._169.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/710/requerimento_n._169.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a reforma e restauração da quadra de esportes, anexa a Escola localizada na Comunidade do Monjolinho. Reforma e restauração do salão de festas, que também serve como sala velório. Reforma e pintura do Posto de Saúde. Implantação de calhas nas laterais da Escola. Requerendo ainda o policiamento na região. Em visita realizada recentemente na Comunidade do Monjolinho por este Vereador, a comunidade solicitou os serviços acima expostos.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/711/requerimento_n._170.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/711/requerimento_n._170.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para atender as demandas dos moradores do Distrito de Monjolinho, a saber:_x000D_
 1) O Senhor Wagner requereu que o Prefeito crie um Projeto de Lei que disponha sobre Qualificação Profissional a ser oferecido no Distrito de Monjolinho;_x000D_
 2) A Senhora Ana Maria requereu a construção de um novo Posto de Saúde, que seja designado profissionais como ginecologista e pediatra ao menos duas vezes ao mês, além do veículo da saúde com motorista;_x000D_
 3) A Senhora Sueli requereu o retorno do carro da saúde, além da revitalização da Praça que se encontra com calçadas e bancos quebrados;_x000D_
 4) O Senhor Eduardo requereu a manutenção das estradas rurais da região com uso de patrola, pá carregadeira e caminhão de cascalho, além da substituição da ponte Arquimedes que é de madeira por uma de ferro;_x000D_
 5) A Senhora Crislaine requereu a instalação de uma torre de celular e uma sala velatória, além de finalizar o asfaltamento da comunidade.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>ARTUR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_n._171.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_n._171.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra-molas Rua José Bento Ferreira Rocha (Antia Rua A)  n. 121, Bairro Primavera III.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR, DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_n._172.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_n._172.2023.pdf</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_n._173.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_n._173.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Alaor Coelho da Silva, próximo ao Nº 21, no Bairro Parque das Acácias.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_n._174.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_n._174.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja analisada a possibilidade da sinalização de trânsito no sentido de que seja obrigatório o estacionamento de veículos em somente um lado da via, visto que a mesma não suporta o estacionamento de veículos em ambos os lados, na Rua Mário Arantes Oliveira, centro.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_n._175.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_n._175.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Pará, nº 361, Bairro Edna.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_n._176.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_n._176.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a poda das árvores, localizadas na Rua Santa Catarina.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_n._177.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_n._177.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja disponibilizado um veículo com motorista para a área da saúde no Distrito de Jardinésia. O pedido atende a solicitação de moradores do Distrito que necessitam do veículo da saúde para que os transporte até o Município sempre que necessário.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/719/requerimento_n._178.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/719/requerimento_n._178.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção da estrada vicinal na região do Burro Morto, sentido a Fazenda Cutrale.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_n._179.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_n._179.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a implantação de um quebra-molas Rua Juliano Andrade Oliveira, n. 221, Bairro Mário Arantes. A solicitação atende a pedido do morador Evaldo Vieira Laureano.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_n._180.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_n._180.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua Frutal, próximo ao n.220, e imediações, no Bairro Vila de Fátima. A solicitação atende a pedido do morador Luiz Eterno Veloso.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_n._181.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_n._181.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Araxá, nº 221, Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_n._182.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_n._182.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a poda das árvores localizadas no Patrimônio do Rio do Peixe, vez que, os galhos das árvores situadas nestas regiões estão trazendo riscos aos moradores da localidade, principalmente após as últimas chuvas, podendo danificar a rede elétrica e imóveis.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_n._183.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_n._183.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal,  bem como o Sr. Secretário de Saúde, solicitando-lhe providências em relação a falta de medicamentos no Pronto Atendimento Municipal – PAM, uma vez que, este Vereador tem recebido diversas denúncias em relação a falta de medicamentos, e até mesmo seringas, o que coloca em risco toda população que necessita do atendimento público.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_n._184.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_n._184.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja disponibilizado um veículo com motorista para a área da saúde no Distrito de Jardinésia. O pedido atende a solicitação de moradores do Distrito que necessitam do veículo para assistências do municípes daquela região.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_n._185.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_n._185.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua São Vicente de Paula esquina com Rua Santa Juliana, no Bairro Vila Juliana. A solicitação atende a pedido de moradores do Bairro Santa Juliana.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_n._186.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_n._186.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública nos Bairros Progresso e Vila Juliana, e imediaçõe. A solicitação atende a pedido de moradores da região acima mencionada.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_n._187.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_n._187.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de lâmpadas queimadas na Rua Pará, esquina com a Rua Fernando de Noronha, nº 846, Bairro Oliveira.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_n._188.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_n._188.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de atender os pedidos dos moradores do Distrito de Jardinesia: _x000D_
 _x000D_
 1) Denivaldo: solicita melhorias na escola e no posto de saúde e uma sala de atendimento para as mulheres realizarem exames, além da construção de um canil e da disponibilização de um funcionário para cuidar dos animais; _x000D_
 _x000D_
 2) Ludimar: Solicita uma sala para atendimentos femininos,  além da presença de policiamento no distrito; _x000D_
 _x000D_
 3) Denilson: Solicita medicamentos para o posto de saúde, um carro da saúde, a votação de subprefeito e a poda de árvores, incluindo o pé de abacate em frente ao posto de saúde; _x000D_
 _x000D_
 4)Isabel: Solicita uma solução para os cachorros que são abandonados no Distrito, um carro para a comunidade, a limpeza de quintais com animais peçonhentos, e a resolução da falta de energia;</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_n._189.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_n._189.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a instalação de um quebra-molas Rua Jadão Neilton entre os  números 111 e 115, Bairro Belvedere.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_n._190.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_n._190.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizada a manutenção na estrada Burro Morto, tendo em vista que foi arrumada até a Fazenda dos Pinhos.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_n._191.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_n._191.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua Jeronimo Felizardo com a Rua Alagoas em razão das chuvas nos últimos dias conforme imagem em anexo.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_n._192.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_n._192.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, para que seja realizado a manutenção do emissário de esgoto, localizado na Rua Coronel Emídio Marquês, no bairro Cruzeiro do Sul, tendo em vista que conforme fotos em anexo a rede de esgoto se encontra entupida, de modo que o Requerimento atende os pedidos dos moradores daquela Rua.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_n._193.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_n._193.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado operação tapa buracos, na Rua Maria José Camargo Novais conforme fotos em anexo.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_n._194.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_n._194.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública na Rua João Lazaro Domingos no Bairro Cruzeiro do Sul conforme imagem em anexo.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_n._195.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_n._195.2023.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a sinalização vertical e horizontal da Rua Rio Grande do Norte próximo ao n. 561 conforme imagem em anexo para que seja possível o embarque e desembarque dos passeiros do transporte coletivo Municipal.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_n._004.2023_autoriza_o_municipio_do_prata_a_celebrar_o_termo_de_filiacao_a_confederacao_nacional_do_municipios.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_n._004.2023_autoriza_o_municipio_do_prata_a_celebrar_o_termo_de_filiacao_a_confederacao_nacional_do_municipios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 004.2023 Autoriza o Município do Prata a celebrar o termo de filiação a Confederação Nacional do Municípios - CNM, na forma que menciona e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_n._005.2023_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_do_turismo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_n._005.2023_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_do_turismo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 005.2023 Cria o Conselho Municipal de Turismo e o Fundo Municipal do Turismo, na forma que especifica e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/</t>
+    <t>http://sapl.prata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2023 que “Dispõe sobre a prorrogação do prazo previsto na Lei Municipal nº 2665 de 13 de março de 2020 e sua alteração na Lei Municipal nº 2760 de 05 de outubro de 2021 na forma que específica e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_n._007.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_n._007.2023.pdf</t>
   </si>
   <si>
     <t>“Proíbe o manuseio, a utilização, a queima, a soltura, bem como restringe e condiciona a venda de fogos de artifício e artefatos pirotécnicos que emitam qualquer tipo de som, gerando poluição sonora, como estouros e estampidos no Município do Prata - MG”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_n._008.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_n._008.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Prata – MG a permutar bens imóveis que menciona e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_n._009.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_n._009.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei MUnicipal n. 2877 de 19 de dezembro de 2022 na forma que especifica e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n._010.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n._010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal dos direitos da criança e do adolescente e dá outras providências</t>
   </si>
   <si>
     <t>ANE ROSE, CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n._011.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n._011.2023.pdf</t>
   </si>
   <si>
     <t>Institui o uso do colar de girassol como instrumento auxiliar de orientação para identificação de pessoa com deficiência ocultas no Município de Prata-MG e dá outas providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n._012.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n._012.2023.pdf</t>
   </si>
   <si>
     <t>Cria o programa creche solidária no Município do Prata-MG</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_n._013.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_n._013.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Política de prevenção a violência em ambiente escolar contra educadores e alunos e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_n._014.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_n._014.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento da 1ª parcela do 13º salário aos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_n._015.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_n._015.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária Municipal nº 2.570 de 27 de fevereiro de 2018, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_n._016.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_n._016.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2024 e contém outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_n._017.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_n._017.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2023</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_n._018.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_n._018.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n. 2665, de 13 de março de 2020 e alterações posteriores.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_n._019.2023_institui_o_conselho_municipal_de_desenvolvimento_economico_cmde_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_n._019.2023_institui_o_conselho_municipal_de_desenvolvimento_economico_cmde_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Institui o Conselho Municipal de Desenvolvimento Econômico CMDE e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_n._020.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_n._020.2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações ao protocolo de intenções, convertido em contrato de consórcio e ao estatuto do consórcio público inetermunicipal de desenvolvimento sustentável do Triângulo	 Mineiro e Alto Paranaíba - CIDES – que específica, e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n._021.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n._021.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 2651, de 11 de dezembro de 2019, que dispõe sobre a inspeção sanitária e industrial de produtos de origem animal no Município do Prata, autoriza a adesão do serviço sob a modalidade de consorciada, e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_n._022.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_n._022.2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 2.749, de 14 de setembro de 2021, que cria, no âmbito do Município do Prata-MG, o Programa “Agora a Casa é Sua”, em conformidade com o Programa Federal de Regularização Fundiária Urbana – REURB, e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n._023.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n._023.2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas gerais para a implementação, desenvolvimento e execução de Programas Habitacionais Municipais e institui a Política Pública Habitacional, de Interesse Social, de Prata-MG na forma que específica e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_n._024.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_n._024.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a firmar fomento com  a Associação Dezenove de Dezembro das Famílias Assentadas na Fazenda SIDAMAR e abre crédito adicional suplementar no orçamento de 2023</t>
   </si>
   <si>
     <t>“Revoga a Lei nº 2.178, de 11 de abril de 2008 e alterações posteriores.”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_n._026.2023_concede_reajuste_aos_servidores_publicos_municipais_da_administracao_direta_e_indireta_do_municipio_de_prata-mg.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_n._026.2023_concede_reajuste_aos_servidores_publicos_municipais_da_administracao_direta_e_indireta_do_municipio_de_prata-mg.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos municipais da administração direta e indireta do Município de Prata-MG, na forma que menciona e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_n._027.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_n._027.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber doação áreas de terras para via pública e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n._028.2023_final.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n._028.2023_final.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.395, de 28 de maio de 2014</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_n._029.2023_final.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_n._029.2023_final.pdf</t>
   </si>
   <si>
     <t>Denomina de "Terezinha Maria de Jesus" a praça do Bairro Morada do Sol</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_n._030.2023_autoriza_a_alteracao_do_setor.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_n._030.2023_autoriza_a_alteracao_do_setor.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração do setor [secretaria] do anexo – “detalhamento das emendas impositivas”, da Lei Municipal nº 2.878 de 28 de dezembro de 2022, no que concerne a organização da sociedade civil Ação Bem Viver, na forma que específica e dá outras providências”</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_n._031.2023_revoga_a_lei_n._2551.2017.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_n._031.2023_revoga_a_lei_n._2551.2017.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei nº 2.551, de 21 de setembro de 2017”</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_n._032.2023_dispoe_sobre_a_autorizacao_para_criancao_de_casamento_comunitario.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_n._032.2023_dispoe_sobre_a_autorizacao_para_criancao_de_casamento_comunitario.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para criação do Programa de Casamento Comunitário “Enfim Casados”, no Município de Prata-MG e dá outras providências”</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_n._033.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_n._033.2023.pdf</t>
   </si>
   <si>
     <t>“Institui Plano de Classificação e Tabela de Temporalidade – PCTT, dos documentos administrativos do Município do Prata-MG”</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/612/projeto_de_lei_n._034.2023_dispoe_sobre_a_politica_municipal_de_turismo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/612/projeto_de_lei_n._034.2023_dispoe_sobre_a_politica_municipal_de_turismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de turismo e o sistema municipal de turismo e dá outras providências</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_n._035.2023_autoriza_o_municipio_de_prata_a_doar_imovel_que_especifica_ao_consep.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_n._035.2023_autoriza_o_municipio_de_prata_a_doar_imovel_que_especifica_ao_consep.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a Doar Imóvel que especifica ao CONSEP - Conselho Comunitário de Segurança Pública do Prata -MG e contém outras providências</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_n._036.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_n._036.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação Centro Municipal de Educação Infantil - CEMEI Baronesa Elza Garcia Pádua e dá outras providências</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_n._037.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_n._037.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do Setor [Secretaria] do anexo – “Detalhamento das Emendas Impositivas”, da Lei Municipal nº 2878 de 28 de dezembro de 2022, no que concerne a organização da Sociedade Civil Conselho Municipal de Pastores do Prata, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_n._038.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_n._038.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão de animais de grande porte soltos no perímetro urbano da cidade</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_n._039.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_n._039.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a doar imóvel que específica ao COMPAS – Conselho Municipal de Pastores do Prata-MG e contém outras providências</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_n._040.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_n._040.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Minha Casa Minha Vida ou outro que o suceder no âmbito do Município do Prata-MG, autoriza a doação de imóveis pertencentes ao Patrimônio Público Municipal e dá outras providências</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_lei_n._041.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_lei_n._041.2023.pdf</t>
   </si>
   <si>
     <t>Cria o programa “Bolsa Solidária” para alunos da rede pública de ensino filhos de servidor público municipal vítima de acidente de trabalho</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_n._042.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_n._042.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a emenda constitucional 127/2022, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n._043.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n._043.2023.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de Créditos Suplementares Previsto no Caput do Artigo 38 da Lei Nº 2.735/2021 que dispõe sobre a Diretrizes Orçamentárias para o Exercício Financeiro de 2022 e no Caput do Artigo 7º da Lei nº 2811/2021 que Estima a Receita e fixa a Despesa do Município de Prata/MG para o Exercício de 2022 na forma que específica.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_n._044.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_n._044.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a Abrir Créditos Adicionais Suplementares no Orçamento de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_n._045.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_n._045.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a Abrir Créditos Adicionais Suplementares no Orçamento de 2023</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_n._046.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_n._046.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a Abrir Créditos Adicionais Especiais no Orçamento de 2023</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_n._047.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_n._047.2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município do Prata-MG para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_n._048.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_n._048.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1889 de 30 de junho de 2000, desafeta área pública e autoriza a sua doação ao Sindicato dos Trabalhadores no Serviço Público Municipal de Prata e dá outras providências</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_n._049.2023_2.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_n._049.2023_2.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Pratense de Combate ao Câncer - APCC/PRATA-MG</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_n._050.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_n._050.2023.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município do Prata-MG o Dia Municipal do Congadeiro</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_n._051.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_n._051.2023.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município do Prata-MG o dia 8 de janeiro como o Dia Municipal do Patriota</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_n._052.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_n._052.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a Instituir Servidão de Passagem em favor Frigopaiva LTDA e contém outras providências</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_n._053.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_n._053.2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações do contrato do Consórcio Público Intermunicipal de Saúde da Rede de Urgência e emergência da Macrorregião do Triângulo Norte – CISTRI e dá outras providências</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_lei_n._054.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_lei_n._054.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Emanuelle de Oliveira silva o parque infantil localizado na Escola Municipal União e Caridade</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_lei_n._055.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_lei_n._055.2023.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal dos secretários municipais de Prata-MG para Legislatura 2025-2028, na forma que especifica</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_n._056.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_n._056.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Mário Nery a fonte luminosa da Praça XV de Novembro e dá outras providências</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_n._057.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_n._057.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Pode Executivo Municipal a outorgar permissão de uso a título oneroso do imóvel de propriedade do Município de Prata-MG, a empresa Brasil Tower, cessão de infraestrutura S/A, CNPJ 14292540/0001-09, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n._058.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n._058.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Feriados Municipais</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_n._059.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_n._059.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei nº 2.212 de 13 de abril de 2009 e outras providências</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_n._060.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_n._060.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Social de Concessão de Bolsas de Estudo para Formação Profissional e dá outras providências</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_n._061.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_n._061.2023.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no caput do artigo 7º da Lei nº 2.878/2022 que Estima a Receita e Fixa a Despesa do Município de Prata-MG para exercício de 2023 na forma que específica</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n._062.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n._062.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Executivo a celebrar termo de fomento com a CDL – Câmara de Dirigentes Lojistas de Prata-MG, para a consecução de finalidades de interesse público e dá outras providências</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_n._063.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_n._063.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios e condições para a escolha de Diretor Escolar, das unidades escolares da Rede Municipal de Ensino de Prata-MG, mediante critérios técnicos de mérito e desempenho, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_n._064.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_n._064.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.892, de 12 de maio de 2023, que Institui o Conselho Municipal de Desenvolvimento Econômico – CMDE e dá outras providências</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_n._065.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_n._065.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura – SMC e dá outras providências</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_n._066.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_n._066.2023.pdf</t>
   </si>
   <si>
     <t>“Denomina de Alceu José Gonçalves o Ecoponto Municipal e dá outras providências”</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_n._067.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_n._067.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a doar o imóvel que específica a Associação Mônica Baltazar de Souza e contém outras providências</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_n._068.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_n._068.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da mulher de ter acompanhante nos atendimentos realizados em serviços de saúde públicos e privados do Município do Prata-MG</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_n._069.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_n._069.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a doar o imóvel que especifica a arquidiocese de Uberaba-MG Paróquia São José Operário e contém outras providências</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/775/projeto_de_lei_n._070.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/775/projeto_de_lei_n._070.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 2.578, de 24 de abril de 2018 e Institui o Conselho Municipal de Cultura e dá outras providências</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_lei_n._071.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_lei_n._071.2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei n. 2.731/2021 que veda a nomeação pela administração pública do Município do Prata de pessoas condenadas pela lei federal nº 11.340, de 07 de agosto de 2.006 (lei maria da penha), e dá outras providências</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/777/projeto_de_lei_n._072.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/777/projeto_de_lei_n._072.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Sérgio Luiz Nunes Felisbino o Viveiro Municipal</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_n._073.2023-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_n._073.2023-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a doar o imóvel que específica a Associação Profissionalizante Jovem Cidadão</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/779/projeto_de_lei_n._074.2023-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/779/projeto_de_lei_n._074.2023-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a doar o imóvel que específica a Associação Evangélica Deus é Salvação e contém outras providências</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_lei_n._075.2023-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_lei_n._075.2023-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de fomento com o Conselho Municipal de Pastores do Prata – COMPAS, para consecução de finalidades de interesse público, abre crédito adicional suplementar no orçamento de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_lei_n._076.2023-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_lei_n._076.2023-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Prata-MG a conceder incentivos econômicos e benefícios fiscais a empresa TRR Carga Pesada LTDA e dá ouras providências</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/782/projeto_de_lei_n._077.2023-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/782/projeto_de_lei_n._077.2023-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a doar o imóvel que específica a Associação Judá e contém outras providências</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/plc_n._004.2023_reajusta_a_remuneracao_do_cargo_de_conselheiro_tutelar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/plc_n._004.2023_reajusta_a_remuneracao_do_cargo_de_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2023 que “Reajusta a remuneração do cargo de Conselheiro Tutelar, na forma que menciona e dá outras providências”,</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_lei_complementar_n._005.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_lei_complementar_n._005.2023.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal de Turismo e o Fundo Municipal do Turismo, na forma que específica e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_complementar_n._006.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_complementar_n._006.2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural Sustentável, cria o Fundo Municipal de Desenvolvimento Rural Sustentável, na forma que específica e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plc_n._007.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plc_n._007.2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta área ao perímetro urbano no Município e dá nova redação ao anexo IV da Lei Complementar nº 003/2007 que institui o Plano Diretor Participativo do Município de Prata, na forma que menciona e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/plc_n._008.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/plc_n._008.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_complementar_n._009.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_complementar_n._009.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização dos lotes do loteamento primavera II no Município de Prata, na forma que espefica e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_complementar_n._010.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_complementar_n._010.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 06, de 16 de dezembro de 2020 e alterações posteriores</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_complementar_n._011.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_complementar_n._011.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 02 de 31 de janeiro de 2006, que reestrutura o Estatuto de Servidores Públicos do Município de Prata-MG, na forma que específica e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_complementar_012.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_complementar_012.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 11, de 8 de outubro de 2018 e alterações posteriores, que dispõe sobre o plano de cargos e carreiras da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_complementar_n._013.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_complementar_n._013.2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 7 de 14 de dezembro de 2009, que instituiu o Código Tributário Municipal.”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_n._014.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_n._014.2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Política Municipal de Incentivos Fiscais que institui o Programa de Recuperação Fiscal do Município do Prata-MG – REFIS, cria a possibilidade de protesto extrajudicial de débitos com o Município do Prata-MG, na forma que específica e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_n._015.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_n._015.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Habitação de Interesse Social – FMHIS, e do Conselho Municipal de Habitação, na forma que menciona e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/plc_n._016.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/plc_n._016.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de vigilantes no quadro de servidores do Município de Prata, altera a Lei Complementar n. 02.2014, de 25 de fevereiro de 2014 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/plc_n._017.2023_final.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/plc_n._017.2023_final.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Pessoa Idosa, Cria o Fundo Municipal de Direitos da Pessoa Idosa e dá outras providências</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/750/projeto_de_lei_complementar_n._018.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/750/projeto_de_lei_complementar_n._018.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n°02 de 09 de junho de 2021, bem como a Lei Complementar Municipal n°03 de 22 de fevereiro de 2023, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_complementar_n._019.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_complementar_n._019.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº12 de 05 de Julho de 2023, dispõe sobre a Política Municipal de incentivos fiscais que institui o Programa de Recuperação Fiscal do Município de Prata-MG – REFIS, cria a possibilidade de Protesto Extrajudicial de Débitos com o Município do Prata-MG, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_complementar_n._020.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_complementar_n._020.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 02 de 31 de janeiro de 2006, dispõe sobre a reestrutura o estatuto dos servidores públicos do Município do Prata-MG e dá outras providências</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_lei_complementar_n._021.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_lei_complementar_n._021.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº14 de 22 de fevereiro de 2022, que dispõe sobre a implantação de Condomínios de Lazer e dá outras providências</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_complementar_n._022.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_complementar_n._022.2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo IV da Lei Complementar nº04, de 31 de Janeiro de 2006, para estabelecer as atribuições do cargo de Diretor Escolar</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_complementar_n._023.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_complementar_n._023.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 004/2006, de 31 de janeiro de 2006, a qual Dispõe sobre o Plano de Cargo, Carreira e Remuneração dos servidores da educação do Município de Prata, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_complementar_n._024.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_complementar_n._024.2023.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 011, de 8 de outubro de 2018 e alterações posteriores, que “Dispõe sobre o Plano de Cargos e Carreira da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_complementar_n._025.2023_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_complementar_n._025.2023_1.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_complementar_n._026.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_complementar_n._026.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 11, de 8 de outubro de 2018 e alterações posteriores que dispõe sobre o Plano de Cargos e Carreiras da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFODC - COMISSÃO DE FINANÇAS, ORÇAMENTO E DEFESA DO CONSUMIDOR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_decreto_legislativo_n._001.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_decreto_legislativo_n._001.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Prata, referente ao exercício de 2020, na forma que especifica</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_decreto_legislativo_n._002.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_decreto_legislativo_n._002.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Elisangela Marcon Santos</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_decreto_legislativo_003.2023_concede_titulo_de_cidadao_honorario_a_maria_martins_pedrosa.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_decreto_legislativo_003.2023_concede_titulo_de_cidadao_honorario_a_maria_martins_pedrosa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Maria Martins Pedrosa</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_decreto_legislativo_n._004.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_decreto_legislativo_n._004.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Joel Otávio Bertochi</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_decreto_legislativo_n._005.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_decreto_legislativo_n._005.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Pastor Samuel Antônio da Silva</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_decreto_legislativo_n._006.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_decreto_legislativo_n._006.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Patrícia Bernardes Catuta</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>DANILO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_decreto_legislativo_n._007.2023_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_decreto_legislativo_n._007.2023_-.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Rodolfo Marques Silva</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_decreto_legislativo_n._008.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_decreto_legislativo_n._008.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Leidiane de Souza Nascimento</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_decreto_legislativo_n._009.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_decreto_legislativo_n._009.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Luciano Henrique dos Santos</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_decreto_legislativo_n.__010.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_decreto_legislativo_n.__010.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Jair Pires</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_decreto_legislativo_n.__011.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_decreto_legislativo_n.__011.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Alexandre Ribeiro de Almeida</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_decreto_legislativo_n.__012.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_decreto_legislativo_n.__012.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Ane Rose Vieira Freitas</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_decreto_legislativo_n._013.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_decreto_legislativo_n._013.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Hugo Gomes Santos</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_decreto_legislativo_n._014.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_decreto_legislativo_n._014.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Manoel Alexandre da Silva</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_decreto_legislativo_n._015.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_decreto_legislativo_n._015.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Raquel Benevuto Hélis de Souza</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_decreto_legislativo_n._016.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_decreto_legislativo_n._016.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Eulália Augusta Lourenço</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_decreto_legislativo_n._017.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_decreto_legislativo_n._017.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal do Prata, referente ao exercício de 2019, na forma que específica</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_decreto_legislativo_n._018.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_decreto_legislativo_n._018.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Cleusa Maria de Lima</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_decreto_legislativo_n._019.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_decreto_legislativo_n._019.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Ismar Alves Ferreira</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_decreto_legislativo_n._020.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_decreto_legislativo_n._020.2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário a Irondi Almeida Motta Tetto</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_decreto_legislativo_n._021.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_decreto_legislativo_n._021.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Ailton Barbosa Mota</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_decreto_legislativo_n._022.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_decreto_legislativo_n._022.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Maurício Luiz de Souza</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/mocao_de_pesar_n._001.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/mocao_de_pesar_n._001.2023.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Prata, em nome de seus vereadores, expressa seu profundo pesar pelo falecimento de Marcelo Silva Justino, ocorrido no dia 09 de março de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_n._002.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_n._002.2023.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Prata, em nome de seus vereadores, expressa seu profundo pesar pelo falecimento de Lourdes Aparecida Novaes Alves, ocorrido no dia 14 de março de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/141/mocao_de_aplausos_n._002.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/141/mocao_de_aplausos_n._002.2023.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Prata, vem por meio desta, apresentar Moção de Aplausos à Polícia Militar do Prata, pelos relevantes serviços prestados na segurança das escolas municipais e estaduais do município._x000D_
 	A Polícia Militar do Prata tem desempenhado um importante trabalho no sentido de garantir a segurança nas escolas municipais e estaduais do Município, através de operações e ações preventivas, garantindo a integridade física de alunos, professores e funcionários. _x000D_
 	A Câmara Municipal reconhece e agradece o empenho e dedicação da Polícia Militar do Prata, na promoção da segurança nas escolas do município, e com esta Moção de Aplausos, manifesta publicamente seu reconhecimento e gratidão pelos serviços prestados.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_n._001.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_n._001.2023.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual da Remuneração dos Servidores da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_n._002.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_n._002.2023.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Auxílio Alimentação dos Servidores Públicos da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_resolucao_n._003.2023_altera_a_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_resolucao_n._003.2023_altera_a_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 002/2022 que Cria no âmbito da Câmara Municipal do Prata, a Procuradoria Especial da Mulher, determina seus objetivos, sua estrutura organizacional e dá outras providências”</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_resolucao_n._004.2023_fixa_o_valor_da_bolsa_estagio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_resolucao_n._004.2023_fixa_o_valor_da_bolsa_estagio.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da Bolsa Estágio para fins de programa de estágio no Poder Legislativo instituído pela Lei Complementar nº011, de 08 de outubro de 2018</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_resolucao_n._005.2023_autoriza_a_realizacao_de_reunioes_ordinarias_itinerantes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_resolucao_n._005.2023_autoriza_a_realizacao_de_reunioes_ordinarias_itinerantes.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de reuniões ordinárias itinerantes</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_resolucao_n._006.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_resolucao_n._006.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Nº. 007/2022 que cria a Escola do Legislativo, no âmbito da Câmara Municipal do Prata/MG e dá outras providências</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_resolucao_n._007.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_resolucao_n._007.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal do Prata/MG a celebrar convênio com as instituições financeiras estabelecidas nesta cidade para concessão de empréstimos a servidores efetivos e vereadores sob a garantia de consignação em folha de pagamento</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/783/projeto_de_resolucao_n._008.2023.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/783/projeto_de_resolucao_n._008.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação da Câmara Municipal do Prata-MG à Associação Brasileira de Câmaras Municipais – ABRACAM e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3620,68 +3620,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n._012.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requrimento_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requrimento_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requrimento_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/requrimento_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/requrimento_n._025.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requrimento_n._026.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_n._027.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_n._028.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_n._029.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_n._030.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n._031.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n._032.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_n._033.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_n._034.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_n._035.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_n._036.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_n._037.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_n._038.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_n._039.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_n._040.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n._041.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n._042.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n._043.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_n._044.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_n._045.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_n._046.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_n._047.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_n._048.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_n._049.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_n._050.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_n._051.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_n._052.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_n._053.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_n._054.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_n._055.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_n._056.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_n._057.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_n._058.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_n._059.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_n._060.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_n._061.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_n._062.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_n._063.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_64.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_65.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_66.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_67.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_68.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_69.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_n._070.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_n._071.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_n._072.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_n._073.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_n._074.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_n._075.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_n._076.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_n._077.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_n._078.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_n._079.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_n._080.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_n._081.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_n._082.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_n._083.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_n._084.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/602/requerimento_n._085.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_n._086.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_n._087.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n._088.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n._089.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_n._090.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n._091.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_n._092.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_n._093.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n._094.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_n._095.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_n._096.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_n._097.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_n._098.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_n._099.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_n._100.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_n._101.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_n._102.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/628/requerimento_n._103.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/629/requerimento_n._104.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_n._105.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/631/requerimento_n._106.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_n._107.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/632/requerimento_n._108.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/633/requerimento_n._109.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_n._110.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_n._111.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_112.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_113.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_114.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_115.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_116.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_117.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_119.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_120.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_121.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_122.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_123.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_n._124.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_n._125.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n._126.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_n._127.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n._128.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_n._129.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_n._130.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_n._131.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_n._132.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/665/requerimento_n._133.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_n._134.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_n._135.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_n._136.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_n._137.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_n._138.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_n._139.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_n._140.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_n._141.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_n._142.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_n._143.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_n._144.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_n._145.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_n._146.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_n._147.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_n._148.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_n._149.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_n._150.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_n._151.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_n._152.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_n._153.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_n._154.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/699/requerimento_n._155.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/700/requerimento_n._156.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_n._157.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_n._158.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/703/requerimento_n._159.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_n._160.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_n._161.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/705/requerimento_n._162.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/706/requerimento_n._163.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/707/requerimento_n._164.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/708/requerimento_n._165.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_n._166.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_n._167.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_n._168.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/710/requerimento_n._169.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/711/requerimento_n._170.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_n._171.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_n._172.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_n._173.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_n._174.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_n._175.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_n._176.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_n._177.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/719/requerimento_n._178.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_n._179.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_n._180.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_n._181.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_n._182.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_n._183.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_n._184.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_n._185.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_n._186.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_n._187.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_n._188.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_n._189.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_n._190.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_n._191.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_n._192.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_n._193.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_n._194.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_n._195.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_n._004.2023_autoriza_o_municipio_do_prata_a_celebrar_o_termo_de_filiacao_a_confederacao_nacional_do_municipios.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_n._005.2023_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n._012.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_n._019.2023_institui_o_conselho_municipal_de_desenvolvimento_economico_cmde_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_n._026.2023_concede_reajuste_aos_servidores_publicos_municipais_da_administracao_direta_e_indireta_do_municipio_de_prata-mg.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_n._027.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n._028.2023_final.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_n._029.2023_final.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_n._030.2023_autoriza_a_alteracao_do_setor.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_n._031.2023_revoga_a_lei_n._2551.2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_n._032.2023_dispoe_sobre_a_autorizacao_para_criancao_de_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_n._033.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/612/projeto_de_lei_n._034.2023_dispoe_sobre_a_politica_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_n._035.2023_autoriza_o_municipio_de_prata_a_doar_imovel_que_especifica_ao_consep.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_n._036.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_n._037.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_n._038.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_n._039.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_n._040.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_lei_n._041.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_n._042.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n._043.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_n._044.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_n._045.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_n._046.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_n._047.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_n._048.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_n._049.2023_2.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_n._050.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_n._051.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_n._052.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_n._053.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_lei_n._054.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_lei_n._055.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_n._056.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_n._057.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n._058.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_n._059.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_n._060.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_n._061.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n._062.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_n._063.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_n._064.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_n._065.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_n._066.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_n._067.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_n._068.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_n._069.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/775/projeto_de_lei_n._070.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_lei_n._071.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/777/projeto_de_lei_n._072.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_n._073.2023-.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/779/projeto_de_lei_n._074.2023-.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_lei_n._075.2023-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_lei_n._076.2023-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/782/projeto_de_lei_n._077.2023-.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/plc_n._004.2023_reajusta_a_remuneracao_do_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_lei_complementar_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_complementar_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plc_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/plc_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_complementar_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_complementar_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_complementar_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_complementar_012.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_complementar_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/plc_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/plc_n._017.2023_final.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/750/projeto_de_lei_complementar_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_complementar_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_complementar_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_lei_complementar_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_complementar_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_complementar_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_complementar_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_complementar_n._025.2023_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_complementar_n._026.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_decreto_legislativo_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_decreto_legislativo_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_decreto_legislativo_003.2023_concede_titulo_de_cidadao_honorario_a_maria_martins_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_decreto_legislativo_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_decreto_legislativo_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_decreto_legislativo_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_decreto_legislativo_n._007.2023_-.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_decreto_legislativo_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_decreto_legislativo_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_decreto_legislativo_n.__010.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_decreto_legislativo_n.__011.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_decreto_legislativo_n.__012.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_decreto_legislativo_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_decreto_legislativo_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_decreto_legislativo_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_decreto_legislativo_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_decreto_legislativo_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_decreto_legislativo_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_decreto_legislativo_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_decreto_legislativo_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_decreto_legislativo_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_decreto_legislativo_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/mocao_de_pesar_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/141/mocao_de_aplausos_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_resolucao_n._003.2023_altera_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_resolucao_n._004.2023_fixa_o_valor_da_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_resolucao_n._005.2023_autoriza_a_realizacao_de_reunioes_ordinarias_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_resolucao_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_resolucao_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/783/projeto_de_resolucao_n._008.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n._012.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requrimento_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requrimento_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requrimento_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/requrimento_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/requrimento_n._025.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requrimento_n._026.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_n._027.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_n._028.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_n._029.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_n._030.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n._031.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n._032.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_n._033.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_n._034.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/121/requerimento_n._035.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_n._036.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_n._037.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_n._038.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_n._039.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_n._040.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n._041.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n._042.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n._043.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/requerimento_n._044.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/requerimento_n._045.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/requerimento_n._046.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/requerimento_n._047.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/requerimento_n._048.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_n._049.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_n._050.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_n._051.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_n._052.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_n._053.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_n._054.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_n._055.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/requerimento_n._056.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_n._057.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_n._058.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/requerimento_n._059.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_n._060.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_n._061.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_n._062.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_n._063.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_64.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_65.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_66.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/requerimento_67.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_68.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/requerimento_69.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_n._070.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/requerimento_n._071.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_n._072.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_n._073.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_n._074.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_n._075.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_n._076.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_n._077.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_n._078.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_n._079.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_n._080.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_n._081.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_n._082.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_n._083.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_n._084.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/602/requerimento_n._085.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_n._086.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_n._087.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n._088.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n._089.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_n._090.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n._091.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_n._092.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_n._093.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n._094.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_n._095.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_n._096.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_n._097.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_n._098.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_n._099.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_n._100.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_n._101.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_n._102.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/628/requerimento_n._103.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/629/requerimento_n._104.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_n._105.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/631/requerimento_n._106.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_n._107.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/632/requerimento_n._108.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/633/requerimento_n._109.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_n._110.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_n._111.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_112.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_113.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_114.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_115.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_116.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_117.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_119.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_120.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_121.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_122.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/646/requerimento_123.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_n._124.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_n._125.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n._126.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_n._127.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n._128.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_n._129.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_n._130.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_n._131.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/664/requerimento_n._132.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/665/requerimento_n._133.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_n._134.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_n._135.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_n._136.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_n._137.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_n._138.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_n._139.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_n._140.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_n._141.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_n._142.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_n._143.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_n._144.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_n._145.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_n._146.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_n._147.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_n._148.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_n._149.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_n._150.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_n._151.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_n._152.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_n._153.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_n._154.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/699/requerimento_n._155.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/700/requerimento_n._156.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/701/requerimento_n._157.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_n._158.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/703/requerimento_n._159.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_n._160.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_n._161.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/705/requerimento_n._162.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/706/requerimento_n._163.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/707/requerimento_n._164.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/708/requerimento_n._165.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_n._166.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_n._167.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_n._168.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/710/requerimento_n._169.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/711/requerimento_n._170.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_n._171.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_n._172.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_n._173.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_n._174.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_n._175.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/717/requerimento_n._176.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_n._177.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/719/requerimento_n._178.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_n._179.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_n._180.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_n._181.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_n._182.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_n._183.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_n._184.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_n._185.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_n._186.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_n._187.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_n._188.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_n._189.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_n._190.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_n._191.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_n._192.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_n._193.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_n._194.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_n._195.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_n._004.2023_autoriza_o_municipio_do_prata_a_celebrar_o_termo_de_filiacao_a_confederacao_nacional_do_municipios.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_n._005.2023_cria_o_conselho_municipal_de_turismo_e_o_fundo_municipal_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n._012.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/115/projeto_de_lei_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_n._019.2023_institui_o_conselho_municipal_de_desenvolvimento_economico_cmde_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_n._026.2023_concede_reajuste_aos_servidores_publicos_municipais_da_administracao_direta_e_indireta_do_municipio_de_prata-mg.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_n._027.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n._028.2023_final.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_n._029.2023_final.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_n._030.2023_autoriza_a_alteracao_do_setor.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_n._031.2023_revoga_a_lei_n._2551.2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_n._032.2023_dispoe_sobre_a_autorizacao_para_criancao_de_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_n._033.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/612/projeto_de_lei_n._034.2023_dispoe_sobre_a_politica_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_n._035.2023_autoriza_o_municipio_de_prata_a_doar_imovel_que_especifica_ao_consep.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_n._036.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_n._037.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_n._038.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_n._039.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_n._040.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_lei_n._041.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_lei_n._042.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_n._043.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_n._044.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_n._045.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_n._046.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_n._047.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_n._048.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_n._049.2023_2.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_n._050.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_n._051.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_n._052.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_n._053.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_lei_n._054.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_lei_n._055.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_n._056.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_n._057.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n._058.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_n._059.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_n._060.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_n._061.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n._062.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_n._063.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_n._064.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_n._065.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_n._066.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_n._067.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_n._068.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_n._069.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/775/projeto_de_lei_n._070.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_lei_n._071.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/777/projeto_de_lei_n._072.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_n._073.2023-.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/779/projeto_de_lei_n._074.2023-.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_lei_n._075.2023-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_lei_n._076.2023-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/782/projeto_de_lei_n._077.2023-.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/plc_n._004.2023_reajusta_a_remuneracao_do_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_lei_complementar_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_complementar_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/91/plc_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/plc_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_complementar_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_complementar_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_complementar_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_complementar_012.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_complementar_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/plc_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/plc_n._017.2023_final.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/750/projeto_de_lei_complementar_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_complementar_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_complementar_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_lei_complementar_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_complementar_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_complementar_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_complementar_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_complementar_n._025.2023_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_complementar_n._026.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_decreto_legislativo_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_decreto_legislativo_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_decreto_legislativo_003.2023_concede_titulo_de_cidadao_honorario_a_maria_martins_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_decreto_legislativo_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_decreto_legislativo_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_decreto_legislativo_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_decreto_legislativo_n._007.2023_-.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_decreto_legislativo_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_decreto_legislativo_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_decreto_legislativo_n.__010.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_decreto_legislativo_n.__011.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_decreto_legislativo_n.__012.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/737/projeto_de_decreto_legislativo_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/738/projeto_de_decreto_legislativo_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_decreto_legislativo_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/740/projeto_de_decreto_legislativo_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_decreto_legislativo_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_decreto_legislativo_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_decreto_legislativo_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_decreto_legislativo_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_decreto_legislativo_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_decreto_legislativo_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/mocao_de_pesar_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/141/mocao_de_aplausos_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_n._001.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_resolucao_n._003.2023_altera_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_resolucao_n._004.2023_fixa_o_valor_da_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_resolucao_n._005.2023_autoriza_a_realizacao_de_reunioes_ordinarias_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_resolucao_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/659/projeto_de_resolucao_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2023/783/projeto_de_resolucao_n._008.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>