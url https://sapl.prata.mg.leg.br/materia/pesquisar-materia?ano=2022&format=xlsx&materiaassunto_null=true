--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -54,2402 +54,2402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_001_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_001_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de recapear toda extensão da Rua Tenente Reis.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_002_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_002_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de recuperar a rede de esgoto da Rua Mato Grosso do Sul, principalmente entre as Ruas Pernambuco e Paraíba – Bairro Oliveira.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_003_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_003_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de recuperar a rede de esgoto em toda a extensão da Rua São Paulo.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_004_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_004_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe seja realizada operação “Tapa Buraco” na Rua Floriano Peixoto, esquina com a Rua da Saudade, nas imediações do Posto Colina.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CLEITON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_005_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_005_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize limpeza pública geral, inclusive com eliminação de matos, em calçadas, guias e sarjetas de nossa cidade.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_006_20221.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_006_20221.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de construir um quebra molas na Rua Uberlândia com a Rotatória da Igreja Santa Ediwiges.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_007_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_007_2022.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de reestruturar a Praça dos Arantes.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_008_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_008_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe seja realizada reforma e manutenção na piscina do CRAS, para que sejam implantadas aulas de hidroginástica e natação.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_009_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_009_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de recuperar a rede de esgoto na praça JK (Juscelino Kubitscheck) esquina com a Rua Saul Soares, tendo em vista que este esgoto está atrapalhando os feirantes.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_010_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_010_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de recuperar a via e realizar a operação “Tapa Buraco” na Rua Floriano Peixoto nas proximidades do número 120.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_011_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_011_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize limpeza pública geral, inclusive com eliminação de matos, em calçadas, guias no Bairro California._x000D_
 	Além disso, solicito que seja realizada operação tapa buraco em toda a extensão da Rua Manoel Higino da Silva.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12-2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12-2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer as necessárias providências no sentido de reformar o velório municipal, tendo em vista que existem várias infiltrações e quando chove inunda o prédio.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_13_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_13_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer as necessárias providências no sentido de concluir a distribuição do material escolar aos alunos de nosso Município</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_14_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_14_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer as necessárias providências no sentido de  interceder junto à Secretaria Municipal de Educação visando adequar o transporte escolar rural para atender os alunos que possuem sexto horário, em sua grade escolar</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_015_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_015_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize limpeza pública geral, na altura do n. 85 da Raul Soares - Bairro Edna.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_016_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_016_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize operação tapa buracos na Rua Sergipe n. 269, Bairro Edna</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_017_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_017_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente as necessárias providências no sentido de instalar semáforo no cruzamento da Rua Floriano Peixoto com a Rua Coronel Emídio Marques.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_018_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_018_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente as necessárias providências no sentido de reestruturar as estradas que dão acesso ao Córrego do Serginho localizado no Município de Prata conforme foi solicitado pelo Senhor João Geraldo Carmo.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ANE ROSE</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_19_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_19_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência as necessárias providências no sentido de determinar ao setor competente que realize manutenção na estrada e mata burros, localizados na região conhecida como “Estrada do Carlitão”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/</t>
+    <t>http://sapl.prata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de determinar à Secretaria competente, que realize sinalização horizontal e vertical em todo o Município do Prata o mais rápido possível.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_021_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_021_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de determinar à Secretaria competente, que realize sinalização horizontal e vertical no cruzamento da Rua dos Buritis com Rua dos Jatobás – Bairro Jacarandá.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_22_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_22_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência as necessárias providências no sentido de determinar ao setor competente que construa um quebra molas na Rua Orozimbo Costa, nas imediações do nº601 – Bairro Bela Vista.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_023-2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_023-2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência as necessárias providências no sentido de alterar a Lei Complementar n. 002/2014 que “Dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata.”</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_024_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_024_2022.pdf</t>
   </si>
   <si>
     <t>requerer ao Senhor Prefeito Municipal, solicitando-lhe providências no sentido de reestruturar a iluminação da Praça Fernando Cecílio Mendes Vieira (Praça do Adilson).</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FÁBIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_025_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_025_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize limpeza pública geral em toda extensão da Rua Pedro Rodrigues Souza – Conjunto Habitacional Nair Rezende - Bairro Primavera III.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_026_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_026_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de demarcar sinalização de embarque e desembarque em frente aos laboratórios e clínicas de exames no Município do Prata-MG.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_27_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_27_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de implantar mão única e sinalizar a Rua Humaitá, sentido Avenida Major Carvalho até a Rua João Pinheiro – Bairro Bela Vista.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_28_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_28_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de demarcar sinalização de pare, faixa de pedestre nas proximidades da Creche Dalela Tanus na Rua Antônio Carlos n. 504, Bairro Centro.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DANILO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_029_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_029_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de demarcar sinalização horizontal e vertical em toda a Cidade, principalmente nos bairros.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>JAIR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_030_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_030_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize a pavimentação do canteiro central na Avenida Leandro Vilela Pádua do Bairro Progresso.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_31_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_31_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize limpeza pública no terreno localizado na Rua Rio Grande do Sul, 168 – Bairro Edna.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_32_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_32_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine o pagamento imediato das pessoas que tocam na Banda Municipal Júlio Vieira do Amaral.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine os setores competentes que realize as seguintes demandas no Bairro Progresso, especialmente na Rua do Sucesso:_x000D_
 - instalação de placas de identificação das vias públicas;_x000D_
 - realização de operação tapa buracos; e_x000D_
 - limpeza pública nos terrenos de propriedade do Município, bem como a fiscalização nos demais terrenos do Bairro Progresso.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_034_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_034_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o Senhor crie uma ajuda de custo/vale-pedágio para as vans que transportam os alunos da zona rural até o Município que passam pelo pedágio da BR-153 no trecho entre Frutal e Prata.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_35_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_35_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que determine ao setor competente que realize limpeza pública na Rua Ituiutaba, esquina com Rua Frutal.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_36_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_36_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando ao setor competente que disponibilize materiais de limpeza e materiais de consumo, tais como: café, açúcar, copos descartáveis.... em todos os setores públicos de nosso Município.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_037_2022-1_1.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_037_2022-1_1.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando ao setor competente que realize a construção de galerias pluviais para captar, transportar e drenar a água da chuva das áreas urbanas.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando ao setor competente que divulgue o resultado da pesquisa realizada pela empresa VERITÁ.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_039_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_039_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando ao setor competente que realize a substituição de três lâmpadas queimadas e uma que fica piscando na altura do nº21, da Rua Jeronimo José Vieira – Bairro Edna.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_040_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_040_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando ao setor competente em caráter de URGÊNCIA que realize a regularização e instale a energia elétrica nas residências do Distrito de Monjolinho.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_041_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_041_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando em caráter de URGÊNCIA que o Setor de Vigilância realize a limpeza ou realize o controle e a fiscalização de todos os terrenos baldios nos Bairros California e Mario Arantes notificando todos os proprietários sob pena de multa.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_042_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_042_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que avalie a possibilidade de aumentar o salário-mínimo dos servidores públicos municipais para R$ 1.500,00 (mil e quinhentos reais). Além disso, solicito que seja analisada a possibilidade de reajuste no ticket alimentação dos servidores públicos da Prefeitura.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_043_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_043_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o Senhor envie Projeto de Lei que Dispõe sobre a redução da jornada de trabalho ao servidor público municipal que tenha cônjuge, filho ou dependente com deficiência.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_044_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_044_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que seja dada ampla publicidade as Leis Municipais n. 2.612/2019, 2.592/2018, 2.563/2017.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_45_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_45_2022.pdf</t>
   </si>
   <si>
     <t>oficiar ao Senhor Prefeito Municipal, solicitando que seja instalada porta nos banheiros públicos da Praça XV de novembro.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_046_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_046_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o setor competente realize a limpeza pública pelas varredoras na Rua Piauí.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_047_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_047_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o setor competente envie a cópia integral do Processo Licitatório n.º 050.2022 – Modalidade: Dispensa de Licitação n.º 019/2022. Contratada: Instituto VERTIRA LTDA-EPP.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_048_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_048_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o setor competente cumpra a Lei n. 2418/2014 “Dispõe sobre a obrigatoriedade da divulgação dos nomes dos médicos e demais profissionais da saúde, especialidades, dias, horários e número e fichas de atendimento nas unidades de saúde de rede pública municipal, e dá outras providências.”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_049_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_049_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o setor competente que faça a manutenção em duas bocas de bueiro na Rua Raul Soares com a Rua Ricardina Vilela Andrade.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_50_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_50_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o setor competente que realize a limpeza pública em uma casa abandonada na Rua Artur Bernardes n.º 71.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_051_2022_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_051_2022_danilo.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que o setor competente realize a alteração quanto ao Ticket Alimentação para que o servidor público municipal passe a recebê-lo diretamente em sua folha de pagamento, visto que, tal cartão não vem sendo aceito nos comércios locais, o que gera grandes transtornos aos servidores públicos que necessitam de tal benefício.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_052_2022_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_052_2022_danilo.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando informações quanto as motivações que levaram ao corte do adicional de insalubridade dos motoristas de ônibus da Prefeitura Municipal, incluindo o laudo que amparou a decisão.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_53_2022_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_53_2022_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, venho por meio deste solicitar todo o empenho de Vossa Excelência no intuito de ENCAMINHAR Projeto de Lei à Câmara Municipal alterando os vencimentos básicos dos Agentes de Combate às Endemias e Agentes Comunitários de Saúde, em atendimento ao § 9º, do artigo 198, da Constituição Federal, incluído pela Emenda Constitucional n.º 120, de 05 de Maio de 2.022.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_054-2022_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_054-2022_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, por meio deste solicitar informações sobre a falta de motorista para transporte dos munícipes do Distrito do Monjolinho, salienta-se que, desde a saída do antigo motorista, a função encontra-se vaga.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_055-2022_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_055-2022_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, por meio deste solicitar que seja realizada a devida manutenção nos semáforos da cidade, nesta oportunidade reitera pela manutenção da sinalização vertical e horizontal das vias públicas.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_56_2022_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_56_2022_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, por meio deste requerer informações sobre adicional insalubridade para os Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_57.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_57.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de determinar o setor competente que revitalize a iluminação da Praça Nilda de Paula Santos Paula, substituindo as lâmpadas lá existentes por lâmpadas de led.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_058.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_058.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando que avalie a possibilidade de reajuste salarial aos servidores públicos municipais, que atuam na área de serviços gerais.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_59_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_59_2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a V. Exa. as necessárias providências no sentido de realizar limpeza pública Rua B Próximo ao n. 91 Bairro Primavera 3, de modo que no fundo do n. 91 está tendo bichos peçonhentos.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_60_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_60_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de tapar o buraco da Rua Major Eustáquio próximo aos Números 275 e 285</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_n.__063.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_n.__063.2022.pdf</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/846/requerimento_n._064.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/846/requerimento_n._064.2022.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_n._065.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_n._065.2022.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_n._066.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_n._066.2022.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_n._067.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_n._067.2022.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/850/requerimento_n.__068.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/850/requerimento_n.__068.2022.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_n.__069.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_n.__069.2022.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/852/requerimento_n.__071.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/852/requerimento_n.__071.2022.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_072.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja implantado um centro de múltiplo uso quando a Escola do Bairro Primavera for desativada em razão da inauguração da nova escola</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_073.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_073.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a V. Exa, que determine a Secretaria Municipal de Obras, ou o setor competente que tome as devidas providências para a implantação de 01 (um) redutor de velocidade na forma de lombada (quebra-molas), com sinalização vertical e horizontal na Avenida Brasília, esquina com Rua Rio Grande do Norte, antes da rotatória, em frente a antiga casa do Fazendeiro.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_074.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_074.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a V. Exa, que determine a Secretaria Municipal de Obras, ou o setor competente que tome as devidas providências para que seja realizado a construção de meio-fio na Rua Tenente Reis, próximo ao Disk Bebidas Zero Grau.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_075.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_075.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a V. Exa, que determine a Secretaria Municipal de Obras, ou o setor competente que tome as devidas providências para que seja realizado a construção de meio-fio, bem como o asfaltamento na Rua Túlio Vilela Rezende com Rua José Francisco Santana, no Bairro Oliveira.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR, CLEITON, DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/853/requerimento_n.__076.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/853/requerimento_n.__076.2022.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_077.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_077.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de instalar Câmeras de Monitoramento/Segurança no assentamento Nova Cachoeirinha.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_078.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_078.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de determinar ao setor competente que construa um quebra-molas, na altura da Rua Frutal n. 221 no Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_079.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_079.2022.pdf</t>
   </si>
   <si>
     <t>Venho solicitar de Vossa Excelência, que avalie a possibilidade de doar um terreno para a construção da sede campestre para a União dos Estudantes do Prata e Campina Verde.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_080.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_080.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de realizar operação Tapa o Buraco, na Rua José Francisco, próximo ao Nº 140, Bairro Oliveira.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a limpeza pública, bem como o recolhimento de entulhos na Rua José Francisco Santana, próximo ao nº 190, no Bairro Edna.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_082.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_082.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando ao setor competente que realize a devida Sinalização através de Placas de menor velocidade próximo as Creches e Escolas, além de Área Exclusiva para as Vans Escolares.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_083.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_083.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências no sentido de que seja realizado a troca de 06 (seis) lâmpadas queimadas em sequência, na Rua das Flores, próximo ao nº 91, Bairro Progresso.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_84.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_84.2022.pdf</t>
   </si>
   <si>
     <t>Venho solicitar de Vossa Excelência, que avalie a possibilidade da instalação de um relógio urbano digital (horas, minutos e temperatura), na Praça XV de Novembro, podendo inclusive ser implantado em parceria com empresas locais, para não onerar os cofres públicos.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_85.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_85.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de determinar o setor competente que revitalize a iluminação da Praça Tia Nilda, substituindo as lâmpadas defeituosas (quebradas), bem como requerendo que seja realizada a limpeza da Praça, além da implantação de lixeiras no entorno da mesma.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_86.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_86.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a implantação de um semáforo, no cruzamento entre as Ruas Dom Eduardo e José Benjamin Guimarães, em frente a antiga loja da Tim.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>CLAUDIMAR, ARTUR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_87.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_87.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de determinar ao setor competente que construa um quebra-molas, na Rua A no bairro Primavera.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_88.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_88.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de determinar ao setor competente que instale um poste de iluminação pública na Rua Oliveira n. 35 – Bairro Primavera.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_89.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_89.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de determinar ao setor competente que realize a limpeza pública do Clube Jatobá Country, de modo que a responsabilidade é da Prefeitura Municipal, tendo em vista a aprovação da Lei Municipal n. 2.762/2021.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_90.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_90.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que seja realizado o asfaltamento da Rua Araxá, trecho em que faz encontro com a Rua Uberlândia, no Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_91.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_91.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Vossa Excelência as necessárias providências no sentido de determinar o setor competente que revitalize a iluminação da Avenida João Alberto, Bairro Centro.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_92.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_92.2022.pdf</t>
   </si>
   <si>
     <t>venho requerer a Vossa Excelência as necessárias providências no sentido de determinar o setor competente que realize a poda das árvores na Avenida João Alberto, Bairro Centro, uma vez que as mesmas vem obstruindo a luminosidade dos postes.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_93.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_93.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando ao setor competente que realize a devida Sinalização através de Placas de menor velocidade, bem como que seja implantado um redutor de velocidade em frente a Escola Municipal Maria Carmem de Souza Lima Novais, no Bairro Jacarandá.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_94.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_94.2022.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de determinar ao setor competente que construa um quebra-molas ou uma travessia elevada, na altura da Rua Dos Bálsamos, esquina com Rua Dos Ipês, no Bairro Jacarandá.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_95.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_95.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize a implantação de um semáforo, no cruzamento entre a Rua Floriano Peixoto com a Avenida Tenente Reis, próximo ao Posto Colina.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_96.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_96.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize manutenção da ponte que liga ao Distrito do Rio do Peixe</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_97.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_97.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que disponibilize um servidor para manter e organizar a quadra de esportes do Distrito do Rio de Peixe</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_98.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_98.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que providencie a Revitalização do campo de futebol do Distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_099.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_099.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que providencie a manutenção/patrolamento da rua Marciliana, localiza no Distrito do Rio do Peixe.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_100.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_100.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que providencie a manutenção de uma das bombas d'água da Caixa dágua de fornecimento de água, localizada no Distrito do Rio do Peixe</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_101.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_101.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que providencie a manutenção e troca de lâmpadas no fim da rua Adolfo Andrade, bem como que seja revista toda iluminação do Distrito do Rio do Peixe</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_102.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_102.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que disponibilize local para realização de velórios no Distrito do Rio do Peixe</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_103.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_103.2022.pdf</t>
   </si>
   <si>
     <t>Oficiar o Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente para que realize limpeza urbana na rua Calixto Tannus</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_n._104.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_n._104.2022.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_n._105.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_n._105.2022.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/856/requerimento_n._106.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/856/requerimento_n._106.2022.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/857/requerimento_n._107.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/857/requerimento_n._107.2022.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_108.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Solicitação ao setor competente para que realize estudos de custo e viabilidade para canalização do Córrego do Carmo</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/18/requerimento_109.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/18/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Solicitação ao setor competente para que realize limpeza pública no bairro Morada do Sol, bem como a fiscalização de criadouros de animais, que estão causando mau cheiro prejudicando a vizinhança.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_110.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Solicitação ao setor competente para que realize a limpeza pública em toda a extensão territorial do Distrito de Jardinesia.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_111.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Solicitação para que o setor competente realize a manutenção da Rede de Esgoto no Bairro Mutirão, principalmente na Rua Túlio Vilela Resende conforme fotos em anexo a este ofício.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/15/requerimento_112.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/15/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Solicitação para que o setor competente realize a manutenção dos Semáforos da cidade.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_113.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Solicitação a Secretária do Meio Ambiente para que seja tomada providências junto ao setor competente quanto ao mau cheiro provocado pela Estação de Tratamento e Esgoto.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_114.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Solicitação junto ao setor competente para que realize a Fiscalização de animais de grande porte soltos em nossas vias públicas, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_115.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Solicitação para que realize a Construção de Coberturas, nos pontos de ônibus em nosso município, dado ao início das fortes chuvas na região.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_116.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Requerer que interceda junto ao órgão competente no sentido de determinar ao setor competente que avalie a possibilidade de instalar no PAM uma caixa de reclamação/sugestão.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_117.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Requer que interceda junto ao órgão competente no sentido de que seja realizado o aterramento na Rua Estevão Dias da Silva no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_118.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja disponibilizado um carrinho de mão para o Cemitério.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/858/requerimento_n._119.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/858/requerimento_n._119.2022.pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/859/requerimento_n._120.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/859/requerimento_n._120.2022.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Solicitação para elaborar um Novo Plano de Cargos e Carreiras dos Servidores Públicos da Prefeitura Municipal do Prata</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_122.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Solicitação para realização de terraplanagem no local onde será construído o novo empreendimento comercial em nossa cidade, Posto Jotão, que será localizado na Rua Coronel Emídio Marques, nº 1781, Bairro Primavera.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/4/requerimento_123.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/4/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Solicitação para o setor competente realizar limpeza pública no Bairro Belvedere</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/5/requerimento_124.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/5/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Solicitação para realizar manutenção nas sala do Velório Municipal, as quais apresentam infiltrações e demais avarias em suas estruturas.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_125.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada manutenção na ponte localizada na Rua Sacramento</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_126.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Solcita providências quanto a manutenção na Ponte situada na Rua Major Eustáquio</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_127.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buraco na Rua Guarani esquina com a Coronel Emídeo Marques</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_128.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Realização da limpeza pública na Rua Guarani próximo ao nº34</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_129.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção na rede de esgoto da Rua Calixto Tanus</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_130.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da rede de esgoto da Rua Túlio Vilela Rezende</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/31/requerimento_131.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/31/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza pública no terreno onde está sendo construída a creche no Bairro Oliveira</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_132.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das margens do Córrego do Carmo, sentido Bairro Bela Vista</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_133.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Solicitação para que realize a devida manutenção das academias de saúde localizadas nas Praças Públicas desta cidade, tendo em vista que os aparelhos encontram-se danificados.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_134_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_134_2022.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de que seja requerido a empresa responsável pela implantação da nova iluminação pública de LED, para que seja realizado uma avaliação da iluminação em toda cidade, tendo em vista que em diversos bairros da cidade encontra-se diversas lâmpadas queimadas</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_135.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de realizar a coleta dos resíduos das oficinas mecânicas desta cidade, tendo em vista que há meses não está ocorrendo a devida coleta do lixo das empresas de mecânica da cidade.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_136.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de intensificar a nebulização para combate ao mosquito Pernilongo, tendo em vista o grande surgimento deste inseto que tem ocorrido em toda cidade.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_137.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências no sentido de que seja transmitido ao vivo as Licitações da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n._138.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n._138.2022.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de determinar que a Secretaria de Saúde passe a divulgar o boletim diário dos casos confirmados e suspeitos de COVID no Município.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_n._139.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_n._139.2022.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de determinar ao setor competente que construa um quebra-molas ou uma travessia elevada no alto da Avenida Major Carvalho acima da Rua Progresso.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n._140.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n._140.2022.pdf</t>
   </si>
   <si>
     <t>Solicitação a Prefeitura junto ao setor competente que realize a limpeza pública do Distrito de Jardinésia</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_141_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_141_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o total cumprimento, bem como informar o plano de contas, e dotação orçamentária para pagamento da gratificação dos Agentes Comunitários de Saúde e Agentes de Endemias, nos termos do Lei Federal n. 11.350/2006 altera pela Lei Federal n. 12.994/2014 que dispõe “A assistência_x000D_
 financeira complementar de que trata o caput deste artigo será devida em 12 (doze) parcelas consecutivas em cada exercício e 1 (uma) parcela adicional no último trimestre.”</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_n._142.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_n._142.2022.pdf</t>
   </si>
   <si>
     <t>Solicita o pagamento imediato do piso da enfermagem, conforme a Lei Federal n. 14.434/22 por ser medida de Direito e Justiça</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_n._001.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_n._001.2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual e reajuste aos servidores públicos municipais, ativos, aposentados, pensionistas, aos cargos comissionados e dá outras providências</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_n._002.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_n._002.2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos aos servidores efetivos e comissionados do quadro de pessoal da Câmara Municipal do Prata-MG, observado o disposto no artigo 37, X, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/583/pl_003_2022_-_diarias_alimentacao_profissionais_da_saude-3-5.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/583/pl_003_2022_-_diarias_alimentacao_profissionais_da_saude-3-5.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 2.714 de 03 de março de 2014, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/584/pl_004_2022__altera_a_lei_n_2.779_2021_que_dispoe_sobre_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude_do_municipio_e_da_outras_providencias_-3-4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/584/pl_004_2022__altera_a_lei_n_2.779_2021_que_dispoe_sobre_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude_do_municipio_e_da_outras_providencias_-3-4.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n 2.779_2021 que dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na rede municipal de saúde do município e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_n._005.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_n._005.2022.pdf</t>
   </si>
   <si>
     <t>Altera a lei n.º 2.418/2014 que dispõe sobre a obrigatoriedade da divulgação dos nomes dos médicos e demais profissionais da saúde, especialidades, dias, horários e número e fichas de atendimento nas unidades de saúde de rede pública municipal, e dá outras providências</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_006__2022_-_veda_a_vacinacao_compulsoria_contra_a_covid19_em_todo_territorio_do_prata-3-13.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_006__2022_-_veda_a_vacinacao_compulsoria_contra_a_covid19_em_todo_territorio_do_prata-3-13.pdf</t>
   </si>
   <si>
     <t>Veda a vacinação compulsória contra a covid19 em todo território do Prata-MG, a aplicação de sanções contra pessoas não vacinadas, inclusive agentes e servidores públicos e garante a todos, sem discriminação, a dignidade humana e as liberdades civis básicas pétreas</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/586/pl_007_2022_-_denomina_laerce_vieira_reis_a_ponte_localizada_sobre_o_corrego_tamboril_na_regiao_de_tres_barras_no_municipio_do_prata-mg-1-4-3-4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/586/pl_007_2022_-_denomina_laerce_vieira_reis_a_ponte_localizada_sobre_o_corrego_tamboril_na_regiao_de_tres_barras_no_municipio_do_prata-mg-1-4-3-4.pdf</t>
   </si>
   <si>
     <t>Denomina "Laerce Vieira Reis" a ponte localizada sobre o córrego tamboril na região de Três Barras no Município do Prata-MG</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_008_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_008_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária Municipal n. 2724, de 23 de abril de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_009_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_009_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fazenda Pública Municipal a celebrar acordos em processos judiciais, após o trânsito em julgado das ações, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/589/pl_010_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/589/pl_010_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2022</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pl_011_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pl_011_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_012_2022_-_uso_de_mascaras-4-6.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_012_2022_-_uso_de_mascaras-4-6.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 2.734 de 22 de junho de 2021, que Dispõe sobre a obrigatoriedade do uso de máscaras faciais em todos os ambientes públicos e privados no Município de Prata-MG, enquanto durar o Estado de emergência e calamidade em saúde pública, em razão da pandemia da COVID-19, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_013_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_013_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento denominado “Boca de Lobo Inteligente” nas vias públicas do Município do Prata-MG</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_014_2022_-_altera_2716_de_2021-2-4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_014_2022_-_altera_2716_de_2021-2-4.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº2.716 de 23 de março de 2021, que Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher – CMDM e do Fundo Municipal dos Direitos da Mulher – FMDM, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_015_2022_-_altera_a_lei_2664_de_2020-2-4.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_015_2022_-_altera_a_lei_2664_de_2020-2-4.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº2.664 de 05 de março de 2020, que Dispõe sobre a criação do Fundo Municipal da pessoa com deficiência física, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_n._016.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_n._016.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de brinquedos adaptados para crianças com deficiência em locais públicos e privados no Município do Prata-MG</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_017_2022_-_abertura_de_credito_especial-4-11.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_017_2022_-_abertura_de_credito_especial-4-11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abertura de crédito especial no orçamento na forma que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_018_2022_-_retira_obrigatoriedade_do_uso_de_mascaras-4-6.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_018_2022_-_retira_obrigatoriedade_do_uso_de_mascaras-4-6.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n. 2734, de 22 de junho de 2021 e contém outras providências</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_019_2022_-_abertura_de_credito_especial-4-11.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_019_2022_-_abertura_de_credito_especial-4-11.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/810/pl_020_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/810/pl_020_2022.pdf</t>
   </si>
   <si>
     <t>“Denomina Quadra Poliesportiva Municipal do Bairro Vila Juliana de “Quadra Poliesportiva “Washington Sérgio Souza dos Santos (Baianinho)”, área pública que especifica”</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/811/pl_021_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/811/pl_021_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº2.597 de 11 de outubro de 2018, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/812/pl_022_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/812/pl_022_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2023 e contém outras providências</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/813/pl_023_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/813/pl_023_2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia 12 de março como Dia Municipal das vítimas da COVID-19  e de homenagem aos profissionais da saúde</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/814/pl_024_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/814/pl_024_2022.pdf</t>
   </si>
   <si>
     <t>Reconhece no Município do Prata-MG, o dia 9 de julho como Dia Municipal dos Colecionadores, Atiradores e Caçadores e suas atividades como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, conforme os termos do artigo 10 da Lei Federal nº10.826 de 2003</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/815/pl_025_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/815/pl_025_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Ubiratan Belarmino Machado a via pública que especifica</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/816/pl_026_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/816/pl_026_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº2.470 de 17 de setembro de 2015, que Institui e regulamenta o serviço municipal de acolhimento institucional na modalidade Casa de Abrigo “Jamila Miguel Teodoro</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/817/pl_027_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/817/pl_027_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Prata-MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/818/pl_028_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/818/pl_028_2022_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações relativas ao contrato de locação nos imóveis locados pela administração pública no Município do Prata, e dá outras providências</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR, DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/819/pl_029_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/819/pl_029_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1.990/2002 que Dispõe sobre a contribuição para custeio do serviço de iluminação pública e dá outras providências</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/820/pl_030_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/820/pl_030_2022_-.pdf</t>
   </si>
   <si>
     <t>Altera A Lei Municipal nº2.698 de 27/10/20220 que denomina o próprio municipal mencionado, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/821/pl_031_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/821/pl_031_2022_-.pdf</t>
   </si>
   <si>
     <t>Denomina o próprio municipal mencionado e dá outras providências</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/822/pl_032_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/822/pl_032_2022_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de incentivos fiscais que institui o programa de recuperação fiscal do Município do Prata/MG – REFIS, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_n._033.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_n._033.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do setor [Secretaria] do anexo nº18, itens “F” e “G”, da Lei Municipal nº 2.811 de 23 de Dezembro de 2021, no que concerne ao Clube Recreativo José de Patrocínio, na forma que específica e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_n._034.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_n._034.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do setor [Secretaria] do anexo nº18, itens “F”, da Lei Municipal nº 2.811 de 23 de Dezembro de 2021, no que concerne a Associação Cultural e Folclore da Cia Unidos dos Reis e Nossa Senhora Aparecida, na forma que específica e dá outras providências</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_n._035.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_n._035.2022.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/823/pl_036.2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/823/pl_036.2022_-.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Prefeito Teodoreco a via pública que especifica</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_037_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_037_2022.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações do contrato do Consórcio Público Intermunicipal de Saúde do Triângulo Mineiro – AMVAP Saúde e dá outras providências</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_038_2022_-__institui_o_dia_11_de_agosto_como_o_dia_municipal_em_homenagem_aos_estudantes.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_038_2022_-__institui_o_dia_11_de_agosto_como_o_dia_municipal_em_homenagem_aos_estudantes.pdf</t>
   </si>
   <si>
     <t>Institui o dia 11 de agosto como o dia municipal em homenagem aos estudantes</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_039_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_039_2022_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Escolar nas unidades municipais de ensino de Prata, na forma que menciona e dá outras providências</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_040_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_040_2022_-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PRATA A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2022</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_041_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_041_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pl_042_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pl_042_2022_-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PRATA A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_n._043.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_n._043.2022.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no caput do artigo 38 da Lei nº2735/2021 que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022 e no caput do artigo 7º da Lei nº 2811/2021 que estima a receita e fixa a despesa do município de Prata/MG para o exercício de 2022 na forma que especifica</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pl_044_2022_-_autoriza_o_municipio_de_prata_a_abrir_creditos_adicionais_suplementares_no_orcamento_de_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pl_044_2022_-_autoriza_o_municipio_de_prata_a_abrir_creditos_adicionais_suplementares_no_orcamento_de_2022.pdf</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/831/pl_045_2022__autoriza_o_municipio_a_abrir_creditios_adicionais_suplementares_no_orcamento_de_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/831/pl_045_2022__autoriza_o_municipio_a_abrir_creditios_adicionais_suplementares_no_orcamento_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a abrir créditos adicionais suplementares no orçamento de 2022</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/832/pl_046_2022_-_autoriza_o_municipio_de_prata___mg_a_permutar_bens_imoveis_que_menciona_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/832/pl_046_2022_-_autoriza_o_municipio_de_prata___mg_a_permutar_bens_imoveis_que_menciona_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE PRATA _ MG A PERMUTAR BENS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/833/pl_047_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/833/pl_047_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/834/pl_048_2022_-_autoriza_o_municipio_de_prata_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_rota_do_triangulo_-_igr_rota_do_triangulo_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/834/pl_048_2022_-_autoriza_o_municipio_de_prata_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_rota_do_triangulo_-_igr_rota_do_triangulo_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PRATA A CELEBRAR TERMO ASSOCIATIVO COM A ASSOCIAÇÃO DO CIRCUITO TURÍSTICO ROTA DO TRIANGULO - IGR ROTA DO TRIANGULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/835/pl_049_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/835/pl_049_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/836/pl_050_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/836/pl_050_2022_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE PROTEÇÃO CONSERVAÇÃO E CONTROLE DO MEIO AMBIENTE E DA MELHORIA DA QUALIDADE DE VIDA NO MUNICÍPIO DE PRATA-MG NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/837/pl_051.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/837/pl_051.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a Abrir Créditos Adicionais Suplementares no Orçamento de 2022</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/838/pl_052.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/838/pl_052.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 2652 de 13 de dezembro de 2019, que Dispõe sobre a contratação por tempo determinado para atender necessidade temporária e de excepcional interesse público, nos termos do inciso IX do Artigo 37 da Constituição Federal, na forma que especifica  e dá outras providências</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pl_n._053_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pl_n._053_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DO PRATA - MG PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_n._054.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_n._054.2022.pdf</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_n._055.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_n._055.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Prata a Abrir Créditos Adicionais Suplementares no Orçamento de 2022</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_n._056.2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_057.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_n._056.2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_057.2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PRÓPRIO MUNICIPAL MENCIONADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_n._058.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_n._058.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/20/pl_059.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/20/pl_059.2022.pdf</t>
   </si>
   <si>
     <t>Insitui a Política Municipal de natalidade de cães e gatos e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_n._060.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_n._060.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio de Prata a abrir créditos adicionais suplementares no orçamento de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n._061.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n._061.2022.pdf</t>
   </si>
   <si>
     <t>Altera o limite para a abertura de créditos suplementares previsto no caput do art. 38 da Lei nº 2735/2022 que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022 e no caput do art. 7º da Lei nº 2811/2021 que estima a receita e fixa a despesa do Município de Prata para o exercício de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n._062.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n._062.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Prata a abrir créditos adicionais suplementares no orçamento de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/24/subs._pl_063.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/24/subs._pl_063.2022.pdf</t>
   </si>
   <si>
     <t>Proíbe a intalação e a adequação de banheiros, vestiários e assemehados na modalidade unissex, nos espaços públicos.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n._064.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n._064.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Prata - Minas Gerais a permutar bens imóveis que menciona e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n._065.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n._065.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de condomínios de lazer e dá outras providências</t>
   </si>
   <si>
     <t>Cria e institui o Programa de Transferência de Renda Cartão Família no âmbito do Município de Prata</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_n._067.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_n._067.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a permutar bem imóvel pertencente ao Município de Prata por execução de obra de infraestrutura pública que especifica e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_n._068.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_n._068.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município do Prata-MG a firmar convênio com o Conselho de Desenvolvimento Comunitário de Três Barras – CODEBARRA na forma que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_001_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_001_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL COMPLEMENTAR N. 06 DE 16 DE DEZEMBRO DE 2020, QUE TRATA DA POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/889/plc_002_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/889/plc_002_2022_-.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento base das carreiras do magistério público municipal de acordo com o piso nacional estabelecido na forma do art. 212-A, inciso XII, da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_complementar_n.__003.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_complementar_n.__003.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº011, de 08 de outubro de 2018 e alterações posteriores, que Dispõe sobre o plano de cargos e carreiras da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_complementar_n.__004.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_complementar_n.__004.2022.pdf</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/890/plc_005_2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/890/plc_005_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 003 de 13 de julho de 2007 “Plano Diretor”, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_006_2022_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_006_2022_-.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 004 de 31 de janeiro de 2006, que dispõe sobre o plano de cargo, carreira e remuneração dos servidores da educação do Município do Prata, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_complementar_n._007.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_complementar_n._007.2022.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e II da Lei Complementar nº011, de 08 de outubro de 2018 e alterações posteriores, que Dispõe sobre o Plano de cargos e carreiras da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_complementar_n._008.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_complementar_n._008.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº002 de 25 de fevereiro de 2014, que Dispõe sobre o quadro de pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal do Prata, na forma que especifica e, dá outras providências</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_complementar_n._009.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_complementar_n._009.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº04 de 31 de janeiro de 2006, que dispõe sobre o plano de cargo, carreira e remuneração dos servidores da educação do Município do Prata, na forma que especifica e, dá outras providências</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_complementar_n._010.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_complementar_n._010.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do Piso Salarial dos Agentes Comunitários de Saúde e Agentes de Combate á Endemias, nos termos da Emenda Constitucional n.120 de 05 de maio de 2022, Portaria GM/MS nº1971 de 30 de junho de 2022 e Portaria GM/MS nº 2.109 de 30 de junho de 2022, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_lei_complementar_n._011.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_lei_complementar_n._011.2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 02, de 25 de fevereiro de 2014, que Dispõe sobre o quadro pessoal, o plano de cargos, salários e carreiras da Prefeitura Municipal de Prata, na forma que especifica e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/7/plc_n._012.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/7/plc_n._012.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL COMPLEMENTAR Nº 06 DE 16 DE DEZEMBRO DE 2020, QUE TRATA DA POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/8/plc_013.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/8/plc_013.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 02 DE 25 DE FEVEREIRO DE 2014, QUE DISPÕE SOBRE O QUADRO DE PESSOAL, O PLANO DE CARGOS, SALÁRIOS E CARREIRAS DA PREFEITURA MUNICIPAL DE PRATA, NA FORMA QUE ESPECIFICA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/902/projeto_de_lei_complementar_n._014.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/902/projeto_de_lei_complementar_n._014.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 011, de 08 de outubro de 2018 e alterações posteriores, que dispõe sobre o Plano de Cargos e Carreiras da Câmara Municipal do Prata-MG</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_complementar_n._015.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_complementar_n._015.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo III da Lei Complementar nº 02, de 09 de Junho de 2021</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_complemtar_n._016.2022_dispoe_sobre_a_implantacao_de_condominios_de_lazer_e_da_outras_providecnias.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_complemtar_n._016.2022_dispoe_sobre_a_implantacao_de_condominios_de_lazer_e_da_outras_providecnias.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFODC - COMISSÃO DE FINANÇAS, ORÇAMENTO E DEFESA DO CONSUMIDOR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_decreto_legislativo_n._001.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_decreto_legislativo_n._001.2022.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas da Prefeitura Municipal do Prata referente ao exercício de 2018, na forma que especifica</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pdl_n._002.2022_concede_titulo_de_cidadao_honorario_a_juliana_ferreira_rossi.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pdl_n._002.2022_concede_titulo_de_cidadao_honorario_a_juliana_ferreira_rossi.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Juliana Ferreira Rossi</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_resolucao_n._001.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_resolucao_n._001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas a serem tomadas pelo presidente da câmara municipal de prata/mg, com relação ao período de transição de mandatos, cria a comissão temporária de transição e dá outras providências</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_n._002.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_n._002.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a locação e o uso de veículos no âmbito do poder legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_resolucao_n._003.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_resolucao_n._003.2022.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito da Câmara Municipal do Prata, a Procuradoria Especial da Mulher, determina seus objetivos, sua estrutura organizacional e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/55/substitutivo_projeto_de_resolucao_n._004.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/55/substitutivo_projeto_de_resolucao_n._004.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso do plenário e das demais dependências da Câmara Municipal por Terceiros</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._005.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._005.2022.pdf</t>
   </si>
   <si>
     <t>Disciplina a contratação temporária por excepcional interesse público no âmbito da Câmara Municipal do Prata/MG e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/53/substitutivo_projeto_de_resolucao_n._006.2022_cria_a_escola_do_legislativo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/53/substitutivo_projeto_de_resolucao_n._006.2022_cria_a_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo no âmbito da Câmara Municipal do Prata/MG e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_resolucao_n._007.2022.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_resolucao_n._007.2022.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual dos Subsídios dos Vereadores da Câmara Municipal de Prata/MG</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_n._008.2022_que_revoga_as_resolucoes_n._0012001_e_n._003_2002_de_autoria_da_mesa_diretora.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_n._008.2022_que_revoga_as_resolucoes_n._0012001_e_n._003_2002_de_autoria_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Revoga as Resoluções n. 0012001 e n. 003 2002</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_n._009.2022_altera_o_regimeno_interno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_n._009.2022_altera_o_regimeno_interno.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n. 003/2004 que Dispõe sobre o Regimento Interno da Câmara Municipal de Prata-MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2756,51 +2756,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_003_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_004_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_005_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_006_20221.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_007_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_008_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_009_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_010_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_011_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_13_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_14_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_015_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_016_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_017_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_018_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_19_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_021_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_22_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_025_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_026_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_27_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_28_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_029_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_030_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_31_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_32_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_034_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_35_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_36_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_037_2022-1_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_039_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_040_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_041_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_042_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_043_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_044_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_45_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_046_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_047_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_048_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_049_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_50_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_051_2022_danilo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_052_2022_danilo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_53_2022_claudimar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_054-2022_nevilson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_055-2022_nevilson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_56_2022_claudimar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_57.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_058.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_59_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_60_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_n.__063.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/846/requerimento_n._064.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_n._065.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_n._066.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_n._067.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/850/requerimento_n.__068.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_n.__069.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/852/requerimento_n.__071.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_073.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_074.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_075.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/853/requerimento_n.__076.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_077.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_078.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_079.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_080.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_082.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_083.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_84.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_85.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_86.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_87.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_88.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_89.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_90.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_91.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_92.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_93.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_94.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_95.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_96.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_97.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_98.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_099.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_100.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_101.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_102.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_103.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_n._104.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_n._105.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/856/requerimento_n._106.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/857/requerimento_n._107.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/18/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/15/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/858/requerimento_n._119.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/859/requerimento_n._120.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/4/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/5/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/31/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_134_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n._138.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_n._139.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n._140.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_141_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_n._142.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/583/pl_003_2022_-_diarias_alimentacao_profissionais_da_saude-3-5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/584/pl_004_2022__altera_a_lei_n_2.779_2021_que_dispoe_sobre_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude_do_municipio_e_da_outras_providencias_-3-4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_n._005.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_006__2022_-_veda_a_vacinacao_compulsoria_contra_a_covid19_em_todo_territorio_do_prata-3-13.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/586/pl_007_2022_-_denomina_laerce_vieira_reis_a_ponte_localizada_sobre_o_corrego_tamboril_na_regiao_de_tres_barras_no_municipio_do_prata-mg-1-4-3-4.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_008_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_009_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/589/pl_010_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pl_011_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_012_2022_-_uso_de_mascaras-4-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_013_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_014_2022_-_altera_2716_de_2021-2-4.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_015_2022_-_altera_a_lei_2664_de_2020-2-4.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_n._016.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_017_2022_-_abertura_de_credito_especial-4-11.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_018_2022_-_retira_obrigatoriedade_do_uso_de_mascaras-4-6.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_019_2022_-_abertura_de_credito_especial-4-11.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/810/pl_020_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/811/pl_021_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/812/pl_022_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/813/pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/814/pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/815/pl_025_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/816/pl_026_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/817/pl_027_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/818/pl_028_2022_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/819/pl_029_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/820/pl_030_2022_-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/821/pl_031_2022_-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/822/pl_032_2022_-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_n._033.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_n._034.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_n._035.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/823/pl_036.2022_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_037_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_038_2022_-__institui_o_dia_11_de_agosto_como_o_dia_municipal_em_homenagem_aos_estudantes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_039_2022_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_040_2022_-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_041_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pl_042_2022_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_n._043.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pl_044_2022_-_autoriza_o_municipio_de_prata_a_abrir_creditos_adicionais_suplementares_no_orcamento_de_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/831/pl_045_2022__autoriza_o_municipio_a_abrir_creditios_adicionais_suplementares_no_orcamento_de_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/832/pl_046_2022_-_autoriza_o_municipio_de_prata___mg_a_permutar_bens_imoveis_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/833/pl_047_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/834/pl_048_2022_-_autoriza_o_municipio_de_prata_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_rota_do_triangulo_-_igr_rota_do_triangulo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/835/pl_049_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/836/pl_050_2022_-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/837/pl_051.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/838/pl_052.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pl_n._053_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_n._054.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_n._055.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_n._056.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_n._058.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/20/pl_059.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_n._060.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n._061.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n._062.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/24/subs._pl_063.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n._064.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n._065.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_n._067.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_n._068.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_001_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/889/plc_002_2022_-.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_complementar_n.__003.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_complementar_n.__004.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/890/plc_005_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_006_2022_-.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_complementar_n._007.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_complementar_n._008.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_complementar_n._009.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_complementar_n._010.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_lei_complementar_n._011.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/7/plc_n._012.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/8/plc_013.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/902/projeto_de_lei_complementar_n._014.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_complementar_n._015.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_complemtar_n._016.2022_dispoe_sobre_a_implantacao_de_condominios_de_lazer_e_da_outras_providecnias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_decreto_legislativo_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pdl_n._002.2022_concede_titulo_de_cidadao_honorario_a_juliana_ferreira_rossi.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_resolucao_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_resolucao_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/55/substitutivo_projeto_de_resolucao_n._004.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._005.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/53/substitutivo_projeto_de_resolucao_n._006.2022_cria_a_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_resolucao_n._007.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_n._008.2022_que_revoga_as_resolucoes_n._0012001_e_n._003_2002_de_autoria_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_n._009.2022_altera_o_regimeno_interno.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_003_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_004_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_005_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_006_20221.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_007_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_008_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_009_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_010_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_011_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_13_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_14_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_015_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_016_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_017_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_018_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_19_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_021_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_22_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/216/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_025_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/218/requerimento_026_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_27_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/220/requerimento_28_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_029_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_030_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_31_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/224/requerimento_32_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_034_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_35_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_36_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_037_2022-1_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_039_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/232/requerimento_040_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/233/requerimento_041_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_042_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_043_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/236/requerimento_044_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/237/requerimento_45_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_046_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/239/requerimento_047_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/240/requerimento_048_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_049_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/242/requerimento_50_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_051_2022_danilo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/244/requerimento_052_2022_danilo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/245/requerimento_53_2022_claudimar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/246/requerimento_054-2022_nevilson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_055-2022_nevilson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_56_2022_claudimar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/249/requerimento_57.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/250/requerimento_058.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_59_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_60_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_n.__063.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/846/requerimento_n._064.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_n._065.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_n._066.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_n._067.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/850/requerimento_n.__068.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_n.__069.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/852/requerimento_n.__071.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_073.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_074.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_075.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/853/requerimento_n.__076.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_077.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_078.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/259/requerimento_079.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_080.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_082.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/263/requerimento_083.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_84.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/265/requerimento_85.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/266/requerimento_86.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_87.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_88.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_89.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/270/requerimento_90.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_91.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_92.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_93.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_94.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_95.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_96.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_97.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_98.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/279/requerimento_099.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/280/requerimento_100.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_101.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_102.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_103.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_n._104.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_n._105.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/856/requerimento_n._106.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/857/requerimento_n._107.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/19/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/18/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/16/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/15/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/14/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/13/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/858/requerimento_n._119.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/859/requerimento_n._120.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/4/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/5/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/31/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_134_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_n._138.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_n._139.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_n._140.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/43/requerimento_141_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_n._142.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/583/pl_003_2022_-_diarias_alimentacao_profissionais_da_saude-3-5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/584/pl_004_2022__altera_a_lei_n_2.779_2021_que_dispoe_sobre_a_divulgacao_da_listagem_de_medicamentos_disponiveis_e_em_falta_na_rede_municipal_de_saude_do_municipio_e_da_outras_providencias_-3-4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_n._005.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_006__2022_-_veda_a_vacinacao_compulsoria_contra_a_covid19_em_todo_territorio_do_prata-3-13.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/586/pl_007_2022_-_denomina_laerce_vieira_reis_a_ponte_localizada_sobre_o_corrego_tamboril_na_regiao_de_tres_barras_no_municipio_do_prata-mg-1-4-3-4.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_008_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_009_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/589/pl_010_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pl_011_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_012_2022_-_uso_de_mascaras-4-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_013_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_014_2022_-_altera_2716_de_2021-2-4.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_015_2022_-_altera_a_lei_2664_de_2020-2-4.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_n._016.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_017_2022_-_abertura_de_credito_especial-4-11.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_018_2022_-_retira_obrigatoriedade_do_uso_de_mascaras-4-6.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_019_2022_-_abertura_de_credito_especial-4-11.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/810/pl_020_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/811/pl_021_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/812/pl_022_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/813/pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/814/pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/815/pl_025_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/816/pl_026_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/817/pl_027_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/818/pl_028_2022_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/819/pl_029_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/820/pl_030_2022_-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/821/pl_031_2022_-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/822/pl_032_2022_-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_n._033.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_n._034.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_n._035.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/823/pl_036.2022_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_037_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_038_2022_-__institui_o_dia_11_de_agosto_como_o_dia_municipal_em_homenagem_aos_estudantes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_039_2022_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_040_2022_-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_041_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pl_042_2022_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_n._043.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pl_044_2022_-_autoriza_o_municipio_de_prata_a_abrir_creditos_adicionais_suplementares_no_orcamento_de_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/831/pl_045_2022__autoriza_o_municipio_a_abrir_creditios_adicionais_suplementares_no_orcamento_de_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/832/pl_046_2022_-_autoriza_o_municipio_de_prata___mg_a_permutar_bens_imoveis_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/833/pl_047_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/834/pl_048_2022_-_autoriza_o_municipio_de_prata_a_celebrar_termo_associativo_com_a_associacao_do_circuito_turistico_rota_do_triangulo_-_igr_rota_do_triangulo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/835/pl_049_2022_-_dispoe_sobre_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/836/pl_050_2022_-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/837/pl_051.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/838/pl_052.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pl_n._053_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_n._054.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_n._055.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_n._056.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_lei_n._058.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/20/pl_059.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_n._060.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_n._061.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_n._062.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/24/subs._pl_063.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_n._064.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_n._065.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_n._067.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_n._068.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_001_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/889/plc_002_2022_-.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_complementar_n.__003.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_complementar_n.__004.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/890/plc_005_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_006_2022_-.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_complementar_n._007.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_complementar_n._008.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_complementar_n._009.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_complementar_n._010.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_lei_complementar_n._011.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/7/plc_n._012.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/8/plc_013.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/902/projeto_de_lei_complementar_n._014.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_complementar_n._015.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_complemtar_n._016.2022_dispoe_sobre_a_implantacao_de_condominios_de_lazer_e_da_outras_providecnias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_decreto_legislativo_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pdl_n._002.2022_concede_titulo_de_cidadao_honorario_a_juliana_ferreira_rossi.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_resolucao_n._001.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_n._002.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_resolucao_n._003.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/55/substitutivo_projeto_de_resolucao_n._004.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._005.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/53/substitutivo_projeto_de_resolucao_n._006.2022_cria_a_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_resolucao_n._007.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_resolucao_n._008.2022_que_revoga_as_resolucoes_n._0012001_e_n._003_2002_de_autoria_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_resolucao_n._009.2022_altera_o_regimeno_interno.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>