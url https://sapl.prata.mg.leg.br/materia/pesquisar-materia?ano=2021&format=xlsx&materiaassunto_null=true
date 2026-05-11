--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -54,3411 +54,3411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CLEITON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_001_cleiton_01.02.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_001_cleiton_01.02.2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de estudar a viabilidade de elaborar um Projeto de Lei, com o objetivo de uma parceria entre o Município e moradores carentes, visando a construção de calçadas em nosso Município.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_002_cleiton_01.02.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_002_cleiton_01.02.2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de realizar doação da área de propriedade do Município localizada entre a Rua Ceará, Rua Túlio Vilela Rezende, Rua Pio Novais e Rua Xavier, para a comunidade cigana que lá reside.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/286/003_01.02.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/286/003_01.02.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de realizar as festividades do Dia das Crianças, no Parque de Exposições Virgílio Galassi.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/287/004_01.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/287/004_01.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de solucionar problema com enxurrada na Rua Araxá, que está invadindo as residências localizadas na Rua Calixto Tannús - Bairro Vila de Fátima.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ARTUR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/288/005_01.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/288/005_01.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de encaminhar à Câmara Municipal projeto de lei criando a guarda municipal, em nosso Município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FÁBIO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/289/006_01.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/289/006_01.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais e atendendo solicitação dos funcionários da COOPRATA LATICÍNIOS e dos motoristas que trafegam pela via denominada Vereador Milton Rodrigues da Cunha, localizada no Bairro Distrito Industrial, venho requerer de V. Exa. às necessárias providências no sentido de instalar grelha ou grade de ferro em bueiro existente no local, conforme demonstrado em imagem anexa.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/290/007_01.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/290/007_01.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>De conformidade com as normas regimentais e atendendo solicitação do Sr. Adriano e Luciana, residentes na Rua Gil Sapucaia nºs 90 e 94 – Bairro Cruzeiro do Sul, venho requerer ao Chefe do Poder Executivo Pratense, providências cabíveis no sentido de solucionar situação grave decorrente das águas pluviais que invadem casas de moradores causando vários prejuízos aos mesmos.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/291/008_01.02.2021fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/291/008_01.02.2021fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER providências junto a órgãos competentes para realização de reparo do decantador da ETE- Estação de Tratamento de Esgoto.  Valendo ressaltar que, em breve visita ao local pudemos constatar que a Roldana do Decantador está quebrada (foto anexa).</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/292/009_01.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/292/009_01.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER benfeitorias (cobertura e tomadas de energia) no Auditório localizado na Praça Fernando Cecílio Mendes Vieira, bairro Edna. Foto anexa do local.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/293/010_01.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/293/010_01.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER Tapar Buraco na rotatória localizada na Praça Pedro II, no bairro Vila de Fátima. Foto anexa do local.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ANE ROSE</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/294/011_01.02.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/294/011_01.02.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., que estude a viabilidade de doar 02 (dois) ônibus, os quais serão destinados à Secretaria de Cultura e Secretaria de Esportes, do nosso Município.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/295/012_08.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/295/012_08.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., que estude a possibilidade do Município instalar bicicletários na Praça XV de Novembro.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/296/013_08.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/296/013_08.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de determinar à Secretaria de Saúde juntamente com a Vigilância Sanitária, no sentido de realizar dedetização em todos os bueiros de nosso Município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/297/014_08.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/297/014_08.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de construir e instalar Estação de Tratamento de Água nos Distritos de Jardinésia e Patrimônio do Rio do Peixe, bem como no Povoado de Monjolinho e Região das Três Barras.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/298/015_08.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/298/015_08.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de recuperar a Rua Túlio Vilela, no Bairro Edna, com construção de meio-fio, calçamento, rede fluvial e recuperação do asfalto.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/299/016_08.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/299/016_08.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de recuperar a Rua Ituiutaba, no Bairro Vila de Fátima, com construção de meio-fio, calçamento, rede fluvial e recuperação do asfalto.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/300/017_08.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/300/017_08.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de realizar reforma da “Academia ao Ar Livre Ildeu Edésio da Silva (Bagaço)”, situada na Praça Dr. Antônio José Terra - Bairro Oliveira.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/301/018_08.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/301/018_08.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V Exa., às necessárias providências no sentido de determinar o setor competente que realize operação tapa buracos na Avenida Major Carvalho na altura do “Restaurante Carro de Boi” as margens da BR 497.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/302/019_08.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/302/019_08.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de realizar operação tapa buracos e recuperar a rede de esgoto, no fundo do terreno localizado na Rua Major Eustáquio nº28 – Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/303/020_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/303/020_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER implantação de transporte coletivo na Chácara Boas Novas e Chácara Nova Conquista, localizadas na zona rural no Município de Prata-MG.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/304/021_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/304/021_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER limpeza urbana (desobstrução de via pluvial) que encontra-se na rua Joaquim Lopes, frente ao nº822 no bairro Residencial Mario Arantes. (foto anexa).</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/305/022_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/305/022_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER tapar buraco localizado na via pública urbana denominada de Rua Joaquim Lopes, no bairro Residencial Mario Arantes. (foto anexa).</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/306/023_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/306/023_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER melhoria do saneamento básico (reparo/troca da caixa do esgoto) existente na via pública urbana denominada de Rua Túlio Vilela Rezende, frente ao nº88 no bairro Oliveira – conhecido como Multirão. (foto anexa).</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/307/024_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/307/024_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER tapar buraco existente na rua José Severino Carneiro, nº180 no bairro Jardim Califórnia. (foto anexa).</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/308/025_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/308/025_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER tapar buraco existente no cruzamento da Rua Carlos Laerte Rodrigues da Cunha, esquina coma rua Manoel Higino da Silva no bairro Jardim California. (foto anexa).</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/309/026_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/309/026_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER reconstrução da calçada localizada na via pública denominada de Rua Tenente Reis, frente ao nº1041 – centro.(foto anexa).</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/310/027_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/310/027_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER reparo em bueiro existente na via pública denominada de Rua Dr. Talma Campos Abreu, nº1001 no bairro Colina Park. (foto anexa).</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/311/028_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/311/028_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER alargamento da via pública denominada de Rua Ituiutaba, localizada no bairro Dona Regina. (foto anexa).</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/312/029_08.02.2021fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/312/029_08.02.2021fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER tapar buraco existente na via pública denominada de Rua Demetrio Junqueira Vilela, frente ao nº201 no bairro Jardim Brasil. (foto anexa).</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/313/030_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/313/030_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER instalação de portas nos sanitários públicos localizados na Praça XV de novembro, centro. (foto anexa).</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/314/031_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/314/031_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER  instalação de Semáforo na Rua Don Eduardo, esquina com a Rua José Benjamim Guimarães, centro. (foto anexa).</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CLAUDIMAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/315/032_08.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/315/032_08.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., às necessárias providências no sentido de realizar melhorias com urgência nas estradas rurais do Distrito do Patrimônio do Rio do Peixe.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/316/033_08.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/316/033_08.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Venho requerer à V. Exa. às necessárias providências no sentido de recuperar a estrada rural do Cruzeiro no Distrito de Jardinésia.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/317/034_08.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/317/034_08.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de recuperar a rede de esgoto da Rua Wanda Carvalho de Souza.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/318/035_08.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/318/035_08.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de instalar tendas na porta da Caixa Econômica Federal e do Banco do Brasil, com o objetivo de proteger a população que está ficando horas nas filas de baixo de forte calor.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>TIAGO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/319/036_08.02.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/319/036_08.02.2021_tiago.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de instalar Academia ao Ar Livre no Distrito do Patrimônio do Rio do Peixe.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/320/037_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/320/037_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER  instalação de Semáforo na Rua Tenente Reis, esquina com a Av.Brasil. (foto anexa).</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/321/038_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/321/038_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER reparo ou reimplantação do Saneamento Básico no quesito esgoto no bairro Residencial Mario Arantes. (foto anexa).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/322/039_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/322/039_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER Serviço de Correspondência para o bairro Jardim Gabriela. (foto anexa).</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>DANILO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/323/040_08.02.2021_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/323/040_08.02.2021_danilo.pdf</t>
   </si>
   <si>
     <t>Solicito à V. Exa., que determine ao setor competente que construa um quebra molas, na altura do nº171, da Rua Piauí – Bairro Edna.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n._041.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n._041.2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de retornar as desinfecção das vias públicas de nosso Município.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n._042.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n._042.2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência as necessárias providências no sentido de realizar limpeza pública, em toda extensão da Rua Rio Grande do Norte, principalmente nas proximidades do encontro com Raul Macedo - Bairro Esperança.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/324/043_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/324/043_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER Serviço de Correspondência para o bairro Jardim Califórnia. (foto anexa).</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/325/044_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/325/044_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER Serviço de Correspondência para o bairro Belvedere. (foto anexa).</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/326/045_08.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/326/045_08.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER Serviço de Correspondência para o bairro Park das Acácias,. (foto anexa).</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/327/046_15.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/327/046_15.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V Exa. que interceda junto ao órgão competente no sentido de prolongar a rede elétrica na Rua Mato Grosso do Sul com a Rua Maranhão – Bairro Oliveira.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/328/047_15.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/328/047_15.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V Exa, as necessárias providências no sentido de determinar a Secretária de Obras que realize melhorias na Rua Sócrates Castro de Novais - Colina Park Boulevard</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/329/048_15.02.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/329/048_15.02.2021_tiago.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V Exa, as necessárias providências no sentido de determinar o setor competente que realize operação tapa buracos e sinalização de todas as ruas do Bairro Progresso (foto em anexo)</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/330/049_15.02.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/330/049_15.02.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de determinar ao setor competente que priorize a demarcação de áreas de acessibilidade em nosso Município.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/331/050_15.02.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/331/050_15.02.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Venho requerer à V. Exa., as necessárias providências no sentido de implantar mão única no encontro da Rua Floriano Peixoto com a Rua Tenente Reis, sentido Avenida Brasil – Bairro Colina Park.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/332/051_15.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/332/051_15.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de restaurar os aparelhos das academias públicas em nosso Município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/333/052_115.02.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/333/052_115.02.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de contratar empresa de limpeza pública para trabalhar para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/334/053_15.02.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/334/053_15.02.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência, as necessárias providências no sentido de adquirir macas retrátil para ambulância.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/335/054_15.02.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/335/054_15.02.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>Venho requerer de Vossa Excelência as necessárias providências no sentido de instalar um mata- burro na entrada principal do Assentamento Barreiro, bem como recuperar os outros mata-burro da região que estão danificados.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DONILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/336/055_15.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/336/055_15.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de determinar que os médicos da rede pública municipal cumpram o que determina o Código de Ética Médica, atestando ou emitindo Atestados Médicos de forma legível e de forma completa, conforme preconiza o Art. 11, da Resolução n.º 2.217/18, do Conselho Federal de Medicina, que estabelece que é vedado ao médico “receitar, atestar ou emitir laudos de forma secreta ou ilegível, sem a devida identificação de seu número de registro no Conselho Regional de Medicina da sua jurisdição, bem como assinar em branco folhas de receituários, atestados, laudos ou quaisquer outros documentos médicos”.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/337/056_15.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/337/056_15.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de proceder a limpeza e manutenção do terreno localizado à Rua Maria Teodoro, ao lado do n.º 30, no Bairro Primavera.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/338/057_15.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/338/057_15.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de aplicar massa asfáltica na Rua Raul Soares, n.º 2.061, Bairro Oliveira.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/339/058_15.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/339/058_15.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de realizar operação “Tapa Buraco” na Avenida Brasil, no setor que liga o Bairro Jardim Brasil ao Bairro Mário Arantes.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/340/059_15.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/340/059_15.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de proceder a limpeza e manutenção do terreno localizado à Rua Mário Arantes Oliveira, em frente ao n.º 61, no Centro.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/341/060_15.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/341/060_15.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de realizar operação “Tapa Buraco” na Rua Joaquim Lopes, no Bairro Mário Arantes, bem como realizar manutenção da rede de esgoto.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/342/061_15.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/342/061_15.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V Exa. às necessárias providências no sentido de instalar um poste de energia na Rua Wanda Carvalho de Souza, nas proximidades do nº96 - Bairro Oliveira.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/343/062_15.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/343/062_15.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de realizar reforma e limpeza pública na quadra localiza na Rua Santa Catarina - Bairro Edna.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/344/063_15.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/344/063_15.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., às necessárias providências no sentido de determinar o setor competente que realize iluminação pública e pavimentação asfáltica na Avenida Brasil nas proximidades do Bairro Mário Arantes e Jardim Gabriela.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/345/064_15.02.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/345/064_15.02.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer a V. Exa., as necessárias providências no sentido de realizar a mudança da sinalização horizontal e vertical no encontro da Rua Major Pedro José Bernardes com Major Eustáquio - Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/346/065_15.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/346/065_15.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de determinar ao setor competente que realize pavimentação asfáltica Rua Adélia Vieira Arantes, no Bairro Mário Arantes.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>JAIR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/347/066_15.02.2021_jair.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/347/066_15.02.2021_jair.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências para que seja cumprido o contrato junto à empresa WORK TEMPORY SERVIÇOS EMPRESARIAIS LTDA, para que seja encerrado o levantamento dos funcionários que possuem direito ao adicional de insalubridade e periculosidade.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/348/067_15.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/348/067_15.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER benfeitorias calçamento da (Praça Anel Viário Avenida João Batista Camargo atual Av.Brasil) localizada entre os bairros Cruzeiro do Sul e Vila de Fátima. Foto anexa do local.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/349/068_15.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/349/068_15.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER reparo ou implantação do meio fio, na rua Araxá nº5 Vila de Fátima. (foto anexa).</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/350/069_22.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/350/069_22.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a V. Exa., para REQUERER tapar buracos existentes na extensão da via pública denominada Joaquim Lopes Alves, no bairro Residencial Mario Arantes. (foto anexa).</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/351/070_22.02.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/351/070_22.02.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de realizar operação tapa buracos e instalação da rede de energia na Avenida Geraldo Valadão Bittencourt, Bairro Colina Park Boulevard.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/352/071_22.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/352/071_22.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de realizar operação tapa buracos no cruzamento da Avenida Geraldo Valadão Bittencourt com a Alameda Junqueira, no Bairro Colina Park Boulevard, bem como assentar novo meio-fio na referida avenida.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/353/072_22.02.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/353/072_22.02.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de realizar uma grande operação no prolongamento da Rua Tiradentes com a MG-497, tendo em vista a grande quantidade de buracos, bem como mato e entulhos.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/354/073_22.02.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/354/073_22.02.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal as necessárias providências no sentido de instalar uma Academia ao Ar Livre na Praça Primavera, no Bairro Primavera.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/355/074_22.02.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/355/074_22.02.2021_tiago.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, as necessárias providências no sentido de realizar a manutenção das estradas rurais da região das Três Barras.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/356/075_22.02.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/356/075_22.02.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal as necessárias providências no sentido de adequar a sede do Conselho Tutelar do Município, no sentido de oferecer espaço físico e instalações que permitam o adequado desempenho das atribuições e competências dos conselheiros e o acolhimento digno ao público, em cumprimento à Resolução n.º 139/10, do CONANDA, que dispõe sobre os parâmetros e funcionamento dos Conselhos Tutelares no Brasil.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/357/076_01.03.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/357/076_01.03.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, para que sejam respeitados os padrões e critérios para instalação de ondulação transversal (lombada física) nas vias públicas de nossa cidade, como determinam o Código de Trânsito Brasileiro e a Resolução n.º 600/16, do Conselho Nacional de Trânsito - CONTRAN.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/358/077_01.03.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/358/077_01.03.2021_fabio.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, para que seja cumprida a Lei Municipal n.º 2.567/17, que autoriza o Poder Executivo a cobrar preço público pela ocupação do espaço de solo em áreas públicas pelo sistema de posteamento de rede de energia elétrica.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/359/078_01.03.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/359/078_01.03.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V Exa., às necessárias providências no sentido de determinar o setor competente que realize a pavimentação asfáltica na Rua José Francisco de Santana - Bairro Oliveira.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/360/079_01.03.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/360/079_01.03.2021_tiago.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de determinar o setor competente que realize limpeza pública nas proximidades da futura Creche Pró Infância Adélia Vieira Arantes e nas laterais da pista de caminhada e Vila Olímpica do Bairro Oliveira.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/361/080_01.03.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/361/080_01.03.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de disponibilizar uniformes adequados à todos servidores que prestam serviço na limpeza pública em nosso Município.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/362/081_01.03.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/362/081_01.03.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de realizar limpeza do terreno na Rua dos Eucaliptos, ao lado da residência de n.º 11, no Bairro Jacarandá.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/363/082_01.03.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/363/082_01.03.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de realizar limpeza do terreno na Rua Professor Valentim, ao lado da residência de n.º 455, no Centro, próximo à ponte.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/364/083_01.03.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/364/083_01.03.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de fornecer alimentação para as equipes que estão na linha de frente no Pronto Atendimento Municipal-PAM.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/365/084_01.03.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/365/084_01.03.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de apresentar Projeto de Lei que dispõe sobre o pagamento do Adicional de Insalubridade em Grau Máximo de 40% (quarenta por cento) a todos os servidores e empregados públicos municipais lotados na Secretaria Municipal de Saúde, que prestarem serviços em locais de atendimento a pacientes suspeitos ou portadores do Coronavírus (COVID-19), conforme projeto em anexo.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/366/085_01.03.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/366/085_01.03.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., às necessárias providências no sentido de interceder junto ao setor competente que instale iluminação pública nos postes localizados na Rua João Rodrigues da Cunha Primo, nas proximidades do nº671 no Bairro Progresso II.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/367/086_01.03.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/367/086_01.03.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>Venho requerer à V. Exa., as necessárias providências no sentido de realizar a manutenção das estradas rurais de nosso Município.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/368/087_01.03.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/368/087_01.03.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa. às necessárias providências no sentido de realizar operação tapa buraco na Rua dos Jatobás – Bairro Jacarandá (fotos em anexo).</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/369/089_02.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/369/089_02.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe informações sobre o funcionamento das câmeras de segurança do Almoxarifado na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/370/090_02.08.021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/370/090_02.08.021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe informações sobre o andamento do Concurso Público da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/371/091_02.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/371/091_02.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, para convocar a Secretária de Saúde, Sra. TAIS MENDES VILELA, a comparecer em Sessão Ordinária que será realizada no dia 09 de agosto de 2021, às 19 horas, no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/372/092_02.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/372/092_02.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de enviar cópia completa dos Processos Licitatórios de 2021 da empresa JEOVÁ EURÍPEDES CAMARGOS SILVA-ME, bem como relatório de todos os pagamentos já realizados à referida empresa de Janeiro a Julho de 2021.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/373/093_02.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/373/093_02.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe informações sobre o horário de trabalho dos secretários municipais, tendo em vista a dedicação exclusiva necessária aos referidos cargos</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/374/094_02.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/374/094_02.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal, solicitando-lhe cópia de todos os processos de parceria rural realizados entre produtores rurais e o Município no ano de 2021, bem como comprove o depósito aos cofres públicos referente a 50% (cinquenta por cento) dos serviços já realizados, conforme determina a Lei</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/375/095_02.08.2021_nevilson_e_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/375/095_02.08.2021_nevilson_e_danilo.pdf</t>
   </si>
   <si>
     <t>Vimos solicitar ao Prefeito Municipal, as necessárias providências, no sentido de constituir Brigada de Incêndio em nosso Município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/376/096_09.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/376/096_09.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/377/097_09.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/377/097_09.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/378/098_09.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/378/098_09.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/379/099_09.08.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/379/099_09.08.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/380/100_09.08.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/380/100_09.08.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/381/101_09.08.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/381/101_09.08.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/382/102_09.08.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/382/102_09.08.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/383/103_16.08.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/383/103_16.08.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/384/104_16.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/384/104_16.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/385/105_16.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/385/105_16.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/386/106_16.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/386/106_16.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/387/107_16.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/387/107_16.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/388/108_16.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/388/108_16.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/389/109_23.08.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/389/109_23.08.2021_tiago.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/390/110_23.08.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/390/110_23.08.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/391/111_23.08.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/391/111_23.08.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/392/112_23.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/392/112_23.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/393/113_23.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/393/113_23.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/394/114_23.08.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/394/114_23.08.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/395/115_23.08.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/395/115_23.08.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/396/116_23.08.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/396/116_23.08.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/397/117_23.08.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/397/117_23.08.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/398/118_23.08.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/398/118_23.08.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/399/119_23.08.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/399/119_23.08.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/400/120_10.09.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/400/120_10.09.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/401/121_10.09.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/401/121_10.09.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/402/122_10.09.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/402/122_10.09.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/403/123_10.09.2021_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/403/123_10.09.2021_danilo.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/404/124_10.09.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/404/124_10.09.2021_tiago.pdf</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/405/125_10.09.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/405/125_10.09.2021_tiago.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/406/126_13.09.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/406/126_13.09.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/407/126_13.09.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/407/126_13.09.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/408/128_13.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/408/128_13.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/409/129_20.09.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/409/129_20.09.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/410/130_13.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/410/130_13.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/411/131_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/411/131_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/412/132_13.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/412/132_13.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/413/133_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/413/133_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/414/134_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/414/134_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/415/135_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/415/135_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/416/136_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/416/136_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/417/137_20.09.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/417/137_20.09.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/418/138_20.09.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/418/138_20.09.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/419/139_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/419/139_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/420/140_20.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/420/140_20.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/421/141_20.09.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/421/141_20.09.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/422/142_27.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/422/142_27.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/423/143_27.09.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/423/143_27.09.2021_fabio.pdf</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/424/144_27.09.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/424/144_27.09.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/425/145_27.09.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/425/145_27.09.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/426/146_27.09.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/426/146_27.09.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/427/147_27.09.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/427/147_27.09.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/428/148_27.09.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/428/148_27.09.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/429/149_04.10.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/429/149_04.10.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/430/150_04.10.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/430/150_04.10.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/431/151_04.10.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/431/151_04.10.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/432/152_04.10.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/432/152_04.10.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/433/153_04.10.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/433/153_04.10.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/434/154_11.10.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/434/154_11.10.2021_fabio.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/435/155_13.10.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/435/155_13.10.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/436/156_13.10.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/436/156_13.10.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/437/157_13.10.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/437/157_13.10.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/438/158_13.10.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/438/158_13.10.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/439/159_07.10.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/439/159_07.10.2021_fabio.pdf</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/440/160_13.10.2021_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/440/160_13.10.2021_danilo.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/441/161_13.10.2021_jair.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/441/161_13.10.2021_jair.pdf</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/442/162_13.10.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/442/162_13.10.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/443/163_18.10.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/443/163_18.10.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/444/164_18.10.2021_ane_rose.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/444/164_18.10.2021_ane_rose.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/445/165_26.10.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/445/165_26.10.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/446/166_25.10.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/446/166_25.10.2021_fabio.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/447/167_25.10.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/447/167_25.10.2021_fabio.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/448/168_25.10.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/448/168_25.10.2021_fabio.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n._169.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n._169.2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências no sentido de determinar ao setor competente (Tapar Buraco), na via denominada Rio Grande do Sul n. 711, Oliveira (foto anexa)</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n._170.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n._170.2021.pdf</t>
   </si>
   <si>
     <t>Venho requerer de V. Exa., as necessárias providências de instalar semáforo na Rua Tenente Reis com Rua Floriano Peixoto, nas imediações do Posto Colina.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/449/171_26.10.2021_jair.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/449/171_26.10.2021_jair.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/450/172_26.10.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/450/172_26.10.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/451/173_03.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/451/173_03.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/452/174_03.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/452/174_03.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/453/175_03.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/453/175_03.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/454/176_17.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/454/176_17.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/455/177_17.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/455/177_17.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/456/178_17.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/456/178_17.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/457/179_17.11.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/457/179_17.11.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/458/180_17.11.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/458/180_17.11.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/459/181_17.11.2021_fabio.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/459/181_17.11.2021_fabio.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/460/182_21.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/460/182_21.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/461/183_21.11.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/461/183_21.11.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/462/184_21.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/462/184_21.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/463/185_21.11.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/463/185_21.11.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/464/186_21.11.2021_artur_bruno.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/464/186_21.11.2021_artur_bruno.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/465/187_21.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/465/187_21.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/466/188_21.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/466/188_21.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/467/189_22.11.2021_cleiton.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/467/189_22.11.2021_cleiton.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/468/190_22.11.2021_ozanan.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/468/190_22.11.2021_ozanan.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/469/191_22.11.2021_tiago.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/469/191_22.11.2021_tiago.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/470/192_21.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/470/192_21.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/471/193_21.11.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/471/193_21.11.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/472/194_06.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/472/194_06.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/473/195_06.12.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/473/195_06.12.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/474/196_06.12.2021_jair.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/474/196_06.12.2021_jair.pdf</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/475/197_06.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/475/197_06.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/476/198_06.12.2021_claudimar.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/476/198_06.12.2021_claudimar.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/477/199_06.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/477/199_06.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/478/200_06.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/478/200_06.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n._201.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n._201.2021.pdf</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/479/202_06.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/479/202_06.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/480/203_06.12.2021_danilo.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/480/203_06.12.2021_danilo.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/481/204_13.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/481/204_13.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/482/205_13.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/482/205_13.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/483/206_13.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/483/206_13.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/484/207_13.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/484/207_13.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/485/208_13.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/485/208_13.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/486/209_13.12.2021_nevilson.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/486/209_13.12.2021_nevilson.pdf</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/487/pl_n._001.2021_lei_n._2714.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/487/pl_n._001.2021_lei_n._2714.2021.pdf</t>
   </si>
   <si>
     <t>“DISCIPLINA A CONCESSÃO DE DIÁRIAS PARA ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS LOTADOS NO CARGO DE MOTORISTA EM SERVIÇO FORA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/488/pl_n._002.2021_lei_n._2.713.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/488/pl_n._002.2021_lei_n._2.713.2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REGIME DE SOBREAVISO DOS MÉDICOS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DO PRATA-MG QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/489/pl_n._003.2021_lei_n._2712.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/489/pl_n._003.2021_lei_n._2712.2021.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO DE SERVIDORES PÚBLICOS DO MUNICÍPIO DO PRATA-MG QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_n._004.2021_lei_n._2722.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_n._004.2021_lei_n._2722.2021.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE INCENTIVO A INSTALAÇÃO DE EMPRESAS E EMPREENDIMENTOS NO MUNICÍPIO DO PRATA/MG, DENOMINADO PROGREDIR E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_n._005.2021_arquivado.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_n._005.2021_arquivado.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 3º DAS LEIS QUE MENCIONAM E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/</t>
+    <t>http://sapl.prata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER – CMDM E DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER – FMDM, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/493/pl_n._007.2021_arquivado_-_rejeitado_-_falta_pagina_n._06.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/493/pl_n._007.2021_arquivado_-_rejeitado_-_falta_pagina_n._06.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS IGREJAS E OS TEMPLOS DE QUALQUER CULTO COMO ATIVIDADE ESSENCIAL EM PERÍODOS DE CALAMIDADE PÚBLICA NO MUNICÍPIO DO PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/494/pl_n._008.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/494/pl_n._008.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE MÁSCARAS FACIAIS EM TODOS OS AMBIENTES PÚBLICOS E PRIVADOS NO MUNICÍPIO DO PRATA/MG, ENQUANTO DURAR O ESTADO DE EMERGÊNCIA E CALAMIDADE EM SAÚDE PÚBLICA, EM RAZÃO DA PANDEMIA DA COVID-19, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/495/pl_n._009.2021_lei_n._2719.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/495/pl_n._009.2021_lei_n._2719.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS NOS ESTACIONAMENTOS PÚBLICOS E PRIVADOS, PARA IDOSOS, NO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/496/pl_n._010.2021_lei_n._2717.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/496/pl_n._010.2021_lei_n._2717.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (CACS) FUNDEB, EM CONFORMIDADE COM A LEI FEDERAL Nº14.113, DE 25 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/497/pl_n._011.2021_lei_n._2715.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/497/pl_n._011.2021_lei_n._2715.2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/498/pl_n._012.2021_lei_n._2.723.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/498/pl_n._012.2021_lei_n._2.723.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS CONCESSIONÁRIAS, PERMISSIONÁRIAS, CONTRATADAS OU SIMILARES A FAZER SERVIÇOS DE REPARAÇÃO AOS DANOS CAUSADOS NAS VIAS, CALÇADAS E DEMAIS PASSEIOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/499/pl_n._013.2021_lei_n._2718.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/499/pl_n._013.2021_lei_n._2718.2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS DOS OCUPANTES DOS CARGOS DE AGENTE DE COMBATE ÀS ENDEMIAS E AGENTE COMUNITÁRIO DE SAÚDE, PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL, NOS TERMOS DA LEI FEDERAL Nº13.708, DE 14/08/2018, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/867/projeto_de_lei_n._014.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/867/projeto_de_lei_n._014.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO DE BEM PÚBLICO MUNICIPAL A TÍTULO PRECÁRIO, BEM COMO FIRMAR O RESPECTIVO TERMO COM A EMPRESA G.F.P RECICLAGEM ME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/500/pl_n._015.2021_lei_n._2721.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/500/pl_n._015.2021_lei_n._2721.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTITUIÇÃO DE FUNDO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE PRATA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/501/pl_n._016.2021_lei_n._2720.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/501/pl_n._016.2021_lei_n._2720.2021.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE PRATA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/502/pl_n._017.2021_lei_n._2.724.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/502/pl_n._017.2021_lei_n._2.724.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REPASSE DE RECURSOS PARA AS CAIXAS ESCOLARES DO MUNICÍPIO DO PRATA/MG QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/503/pl_n._018.2021_lei_n._2735.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/503/pl_n._018.2021_lei_n._2735.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2022 E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/504/pl_n._019.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/504/pl_n._019.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE INCENTIVOS FISCAIS QUE INSTITUI O PROGRAMA LIMPA NOME, QUE VISA A RECUPERAÇÃO FISCAL DO MUNICÍPIO DO PRATA/MG – REFIS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/505/pl_n._020.2021_lei_n._2736.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/505/pl_n._020.2021_lei_n._2736.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES DE ESTABELECIMENTOS DE ENSINO PÚBICO PÚBLICO E PARTICULAR, EM ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DO PRATA/MG, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/506/pl_n._021.2021_lei_n._2726.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/506/pl_n._021.2021_lei_n._2726.2021.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA TERRA FÉRTIL, AUTORIZANDO O PODER EXECUTIVO A SUBSIDIAR A CARGA E O TRANSPORTE DE CALCÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_n._022.2021_lei_n._2.727.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_n._022.2021_lei_n._2.727.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DAR ANUÊNCIA PARA ALIENAÇÃO E TRANSFERÊNCIA DO IMÓVEL DESCRITO NA DOAÇÃO CONTIDA NA LEI MUNICIPAL 1.157/87 NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_n._023.2021_lei_n._2737.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_n._023.2021_lei_n._2737.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº2.402 DE 30 DE JUNHO DE 2014, QUE CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DE IGUALDADE RACIAL – COMPIR, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_n._024.2021_lei_n._2725.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_n._024.2021_lei_n._2725.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DO PRATA/MG PARA O EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/510/pl_n._025.2021_lei_n._2730.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/510/pl_n._025.2021_lei_n._2730.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO AOS PORTADORES DE VISÃO MONOCULAR A CONCORREREM EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS, ÀS VAGAS RESERVADAS AOS DEFICIENTES</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/511/pl_n._026.2021_lei_n._2729.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/511/pl_n._026.2021_lei_n._2729.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL NAS ESCOLAS DE ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/512/pl_n._027.2021__lei_n._2728.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/512/pl_n._027.2021__lei_n._2728.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE MEDIDAS DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE À EROTIZAÇÃO INFANTIL NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DO PRATA-MG</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/513/pl_n._028.2021_lei_n._2731.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/513/pl_n._028.2021_lei_n._2731.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DO PRATA DE PESSOAS CONDENADAS PELA LEI FEDERAL Nº11.340, DE 07 DE AGOSTO DE 2006 (LEI MARIA DA PENHA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/514/pl_n._029.2021_lei_n._2741.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/514/pl_n._029.2021_lei_n._2741.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, VISANDO A MUNICIPALIZAÇÃO TOTAL DO ENSINO FUNDAMENTAL I (1º AO 5º) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/515/pl_n._030.2021_lei_n._2742.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/515/pl_n._030.2021_lei_n._2742.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA NOTA FISCAL PREMIADA, NO ÂMBITO DO MUNICÍPIO DO PRATA-MG, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/516/pl_n._031.2021_lei_n._2763.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/516/pl_n._031.2021_lei_n._2763.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADESÃO DO MUNICÍPIO DO PRATA-MG AO PROGRAMA REGIONAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR A SER IMPLANTADO PELO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL DO TRIÂNGULO MINEIRO E ALTO PARANAÍBA – CIDES, DEFINE COMPETÊNCIA E PROCEDIMENTOS DE FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/517/pl_n._032.2021_arquivado.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/517/pl_n._032.2021_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTRADA GRATUITA PARA POLICIAIS MILITARES, POLICIAIS CIVIS, BOMBEIROS MILITARES E AGENTES PENITENCIÁRIOS, EM EVENTOS REALIZADOS NO MUNICÍPIO DO PRATA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/518/pl_n._033.2021_arquivado.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/518/pl_n._033.2021_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS E NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DO PRATA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/519/pl_n._034.2021_lei_n._2732.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/519/pl_n._034.2021_lei_n._2732.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA "MAURÍCIO CARVALHO ASSUMPÇÃO” A PONTE LOCALIZADA NA ESTRADA RURAL MUNICIPAL QUE DÁ ACESSO A REGIÃO DO RIO VERDE E LOS PAMPAS LOCALIZADA NO MUNICÍPIO DO PRATA/MG</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/520/pl_n._035.2021_lei_n._2744.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/520/pl_n._035.2021_lei_n._2744.2021.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DIREITOS DAS MULHERES EM DADOS NA FORMA ESPECIFICADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/521/pl_n._036.2021_lei_n._2745.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/521/pl_n._036.2021_lei_n._2745.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DENOMINADO PRÓ-PCD DE CADASTRO DE PROFISSIONAIS COM DEFICIÊNCIA, NO MUNICÍPIO DO PRATA-MG, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/522/pl_n._037.2021_lei_n._2739.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/522/pl_n._037.2021_lei_n._2739.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DO PRATA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/523/pl_n._038.2021_arquivado.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/523/pl_n._038.2021_arquivado.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA A ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO I, DO ARTIGO 38 DA LEI Nº2.680/2020 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 25021 E NO CAPUT DO ART. 6º DA LEI Nº2.699/2020 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DO PRATA PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/524/pl_n._039.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/524/pl_n._039.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS VEREADORES E AOS SERVIDORES EFETIVOS E COMISSIONADOS DO QUADRO DO PESSOAL DA CÂMARA MUNICIPAL DO PRATA, OBSERVADO O DISPOSTO NOS ARTIGOS 29, INCISOS VI E VII, 29-A, CAPUT E §1º, E ARI. 37, INCISOS X E XI, AMBOS DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/868/projeto_de_lei_n._040.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/868/projeto_de_lei_n._040.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO I, DO ARTIGO 38 DA LEI Nº2.680/2020 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2021 E NO CAPUT DO ARTIGO 6º DA LEI Nº2.699/2020 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DO PRATA-MG PARA O EXERCÍCIO 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/525/pl_n._041_2021_substitutivo_lei_n._2808.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/525/pl_n._041_2021_substitutivo_lei_n._2808.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES – CIPA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DO PRATA/MG, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/526/pl_n._042.2021_arquivado.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/526/pl_n._042.2021_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO PARA ATENDIMENTO ÀS PESSOAS COM DEFICIÊNCIA FÍSICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/527/pl_n._043.2021_lei_n._2746.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/527/pl_n._043.2021_lei_n._2746.pdf</t>
   </si>
   <si>
     <t>CRIA O CINE NA CÂMARA MUNICIPAL DO PRATA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/528/pl_n._044.2021_lei_n._2.750.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/528/pl_n._044.2021_lei_n._2.750.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE EXPOSIÇÃO ARTÍSTICO OU CULTURAL EM ESPAÇO PÚBLICO COM TEOR PORNOGRÁFICO NO MUNICÍPIO DO PRATA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/529/pl_n._045.2021_substitutivo_lei_n._2749.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/529/pl_n._045.2021_substitutivo_lei_n._2749.2021.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO MUNICÍPIO DE PRATA-MG, O PROGRAMA AGORA A CASA É SUA EM CONFORMIDADE COM O PROGRAMA FEDERAL DE REGULARIZAÇÃO FUNDIÁRIA URBANA - REURB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/530/pl_n._046.2021_lei_n._2785.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/530/pl_n._046.2021_lei_n._2785.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “ANTÔNIO DE JOSÉ TERRA” A PONTE DA REGIÃO BELA CRUZ, SOBRE O RIBEIRÃO PEIXOTO LOCALIZADA NO MUNICÍPIO DE PRATA/MG</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/531/pl_n._047.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/531/pl_n._047.2021.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A UNIÃO DOS ESTUDANTES DO PRATA E CAMPINA VERDE - UEPCV</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/532/pl_n._048.2021_arquivado.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/532/pl_n._048.2021_arquivado.pdf</t>
   </si>
   <si>
     <t>PROÍBE A PRÁTICA DE NEPOTISMO NO ÂMBITO DOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DO PRATA-MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/533/pl_n._049.2021_lei_n._2747.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/533/pl_n._049.2021_lei_n._2747.2021.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ESTACIONAMENTO DE VEÍCULOS DE GRANDE PORTE NO MUNICÍPIO DO PRATA-MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/534/pl_n._050.2021_lei_n._2748.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/534/pl_n._050.2021_lei_n._2748.2021.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE TRANSPORTE COLETIVO MUNICIPAL GRATUITO NA ZONA RURAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/535/pl_n._051.2021_lei_n._2743.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/535/pl_n._051.2021_lei_n._2743.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2224 DE 6 DE OUTUBRO DE 2009 “DEVENDO CONSTAR QUE O BAIRRO DA DENOMINADA RUA JOSÉ BENTO FERREIRA DA ROCHA, É O PRIMAVERA III</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/536/pl_n._052._2021_lei_n._2759.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/536/pl_n._052._2021_lei_n._2759.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DO PRATA-MG A FIRMAR CONVÊNIO, TERMO DE FOMENTO E/OU TERMO DE COLABORAÇÃO COM O INSTITUTO HORTENSE, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/537/pl_n._053.2021___lei_n._2.751.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/537/pl_n._053.2021___lei_n._2.751.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) NO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>DONILSON, OZANAN</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/538/pl_n._054.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/538/pl_n._054.2021.pdf</t>
   </si>
   <si>
     <t>PROÍBE O PLANTIO DE ÁRVORES DAS ESPÉCIES FICUS BENJAMINA, FICUS RETUSA, FICUS ELASTICA E FICUS MICROCARPA NOS LOGRADOURADOS PÚBLICOS DO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/539/pl_n._055.2021_lei_n._2752.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/539/pl_n._055.2021_lei_n._2752.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA LUTA CONTRA A VIOLÊNCIA DOMÉSTICA E FAMILIAR NO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/540/pl_n._056.2021_lei_n._2753.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/540/pl_n._056.2021_lei_n._2753.2021.pdf</t>
   </si>
   <si>
     <t>CRIA MECANISMO PARA ADOÇÃO DE MEDIDAS PREVENTIVAS E DE AUXÍLIO A MULHER EM SITUAÇÃO DE ASSÉDIO OU VIOLÊNCIA, COM A IMPLANTAÇÃO DA CAMPANHA DE COOPERAÇÃO E CÓDIGO SINAL VERMELHO</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/869/projeto_de_lei_n._057.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/869/projeto_de_lei_n._057.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo previsto na Lei n. 2665 2020 para a regularização dos lotes do Primavera II no Município do Prata e contém outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/541/pl_n._058.2021_lei_n._2764.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/541/pl_n._058.2021_lei_n._2764.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA GERAL DO MUNICÍPIO DO PRATA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/542/pl_n._059.2021_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/542/pl_n._059.2021_-.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) E A TRADUÇÃO SIMULTÂNEA DOS TRABALHOS PARLAMENTARES NAS SESSÕES DA CÂMARA MUNICIPAL DO PRATA-MG</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/543/pl_n._060.2021_lei_n._2795.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/543/pl_n._060.2021_lei_n._2795.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE ESCOLAR DE ESCOLA MUNICIPAL PROFESSOR MARCOS HERMÍNIO MARTINS DE REZENDE</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/544/pl_n._061.2021_lei_n._2786.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/544/pl_n._061.2021_lei_n._2786.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DO PRATA PARA O EXERCÍCIO DE 2022 A 2025</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/545/pl_n._062.2021_lei_n._2754.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/545/pl_n._062.2021_lei_n._2754.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR NO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_n._063.2021_lei_n._2758.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_n._063.2021_lei_n._2758.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA CRIANÇAS SEGURAS NAS ESCOLAS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DO PRATA-MG</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_n._064.2021_lei_n._2757.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_n._064.2021_lei_n._2757.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DO PRATA-MG A LEI SILMONE LÚCIA DA SILVA CARDOSO MONINHA QUE DISPÕE SOBRE O DIA E A SEMANA DA ACESSIBILIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_n._065.2021_lei_n._2797.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_n._065.2021_lei_n._2797.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PRESTAR SOCORRO AOS ANIMAIS ATROPELADOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_n._066.2021_lei_n._2755.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_n._066.2021_lei_n._2755.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA NACIONAL DA PESSOA COM DEFICIÊNCIA INTELECTUAL E MÚLTIPLA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_n._067.2021_lei_n._2761.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_n._067.2021_lei_n._2761.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE ABSORVENTES PELOS SERVIÇOS DA AÇÃO SOCIAL, PARA ESTUDANTES DE ESCOLAS PÚBLICAS, NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DO PRATA, PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, E TAMBÉM PRESIDIÁRIAS  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/551/pl_n._068.2021_lei_n._2787.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/551/pl_n._068.2021_lei_n._2787.2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PAGAMENTO E O VALOR DO AUXÍLIO A SER PAGO AO PROFISSIONAL MÉDICO QUANDO DA TRANSFERÊNCIA DE PACIENTE EM ESTADO CRÍTICO NA FORMA QUE ESPECIFICA  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/552/pl_n._069.2021_-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/552/pl_n._069.2021_-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNÍPIO DE PRATA-MG A FIRMAR CONVÊNIO COM A POLÍCIA CIVIL DO ESTADO DE MIANS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/553/pl_n._070.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/553/pl_n._070.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PRATA-MG A FIRMAR A CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/554/pl_n._071.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/554/pl_n._071.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO O ÍNDICE MUNICIPAL DE EDUCAÇÃO INCLUSIVA (IMEI) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/555/pl_n._072.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/555/pl_n._072.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “ADOTE UM BEM PÚBLICO” NO MUNICÍPIO DO PRATA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/556/pl_n._073.2021_lei_n._2766.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/556/pl_n._073.2021_lei_n._2766.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ORIENTAÇÃO, APOIO E ATENDIMENTO AOS FAMILIARES E CUIDADORES DOS PORTADORES DA DOENÇA DE ALZHEIMER NO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/557/pl_n._074.2021_lei_n._2767.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/557/pl_n._074.2021_lei_n._2767.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO, PARA PESSOAS QUE REALIZAM TRATAMENTO DE QUIMIOTERAPIA, RADIOTERAPIA, HEMODIÁLISE OU UTILIZEM BOLSA DE COLOSTOMIA, NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/558/pl_n._075.2021_lei_n._2768.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/558/pl_n._075.2021_lei_n._2768.2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CAPACITAÇÃO EM LÍNGUA BRASILEIRA DE SINAIS – LIBRAS COMO CRITÉRIO DE DESEMPATE EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/559/pl_n._076.2021_lei_n._2772.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/559/pl_n._076.2021_lei_n._2772.2021.pdf</t>
   </si>
   <si>
     <t>DETERMINA REGRAS PARA A RESERVA DE UNIDADES RESIDENCIAIS DOS PROGRAMAS HABITACIONAIS A MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, PORTADORES DE MICROCEFALIA, ÓRFÃOS E ABRIGADOS</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/560/pl_n._077.2021_lei_n._2769.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/560/pl_n._077.2021_lei_n._2769.2021.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS ALUNOS COM DEFICIÊNCIA, PAIS OU RESPONSÁVEIS COM DEFICIÊNCIA OU COM IDADE IGUAL OU SUPERIOR A 60 ANOS PRIORIDADE EM VAGA DA REDE PÚBLICA MUNICIPAL DE ENSINO MAIS PRÓXIMA DE SUA RESIDÊNCIA</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/561/pl_n._078.2021_lei_n._2770.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/561/pl_n._078.2021_lei_n._2770.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTAGEM DE MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE MUNICIPAL DE SAÚDE NO MUNICÍPIO DE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/562/pl_n._079.2021_lei_n._2771.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/562/pl_n._079.2021_lei_n._2771.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO A QUEIMADAS AGOSTO CINZA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_n._080.2021-.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_n._080.2021-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abertura de Crédito Adicional Especial no Orçamento na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/563/pl_n._081.2021_lei_n._2814.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/563/pl_n._081.2021_lei_n._2814.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O “PROGRAMA WI-FI” COMUNITÁRIA NAS PRAÇAS, PARQUES E PONTOS TURÍSTICOS DO MUNICÍPIO DO PRATA-MG, POR INTERMÉDIO DE CONVÊNIOS E PARCERIAS PÚBLICO PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/564/pl_n._082.2021_lei_n._2778.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/564/pl_n._082.2021_lei_n._2778.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE PREVENÇÃO Á VIOLÊNCIA CONTRA EDUCADORES NO ÂMBITO DO MUNICÍPIO DO PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/565/pl_n._083.2021_lei_n._2792.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/565/pl_n._083.2021_lei_n._2792.2021.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO PRATA DE PESSOAS CONDENADAS PELO ESTATUTO DA CRIANÇA E DO ADOLESCENTE, ESTATUTO DA PESSOA COM DEFICIÊNCIA E ESTATUTO DO IDOSO</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/871/projeto_de_lei_n._084.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/871/projeto_de_lei_n._084.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO PASTOR E DA PASTORA EVANGÉLICA NO CALENDÁRIO OFICIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/566/pl_n._085.2021_lei_n._2773.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/566/pl_n._085.2021_lei_n._2773.2021.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PORTADORES DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA, O DIREITO DE DESEMBARQUE ENTRE PARADAS OBRIGATÓRIAS DO TRANSPORTE COLETIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/872/projeto_de_lei_n._086.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/872/projeto_de_lei_n._086.2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DO PRATA-MG PARA O EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/567/pl_n._087.2021_lei_n._2779.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/567/pl_n._087.2021_lei_n._2779.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE FESTAS E EVENTOS DO MUNICÍPIO DO PRATA, A SEMANA ESCOLHI ESPERAR QUE TRATA DA PREVENÇÃO E CONSCIENTIZAÇÃO SOBRE GRAVIDEZ PRECOCE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/568/pl_n._088.2021_lei_n._2780.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/568/pl_n._088.2021_lei_n._2780.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA TURISMO EDUCATIVO PARA ALUNOS DA REDE MUNICIPAL DE ENSINO DO PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/569/pl_n._089.2021_lei_n._2798.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/569/pl_n._089.2021_lei_n._2798.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CIRCUITO DE CLICORROTAS NO MUNICÍPIO DO PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/570/pl_n._090.2021_lei_n._2793.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/570/pl_n._090.2021_lei_n._2793.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DO PRATA-MG A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS DO PRATA – CDL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/571/pl_n._091.2021_lei_n._2781.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/571/pl_n._091.2021_lei_n._2781.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “MAURO HENRIQUE DA SILVA” A PRAÇA DO JARDIM GABRIELA</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/572/pl_n._092.2021_lei_n._2782.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/572/pl_n._092.2021_lei_n._2782.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO ODONTOLÓGICO MUNICIPAL DE “CENTRO ODONTOLÓGICO MUNICIPAL SÓCRATES DE CASTRO NOVAES”, ÁREA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/573/pl_n._093.2021_lei_n._2783.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/573/pl_n._093.2021_lei_n._2783.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA – UBSF DO BAIRRO PROGESSO DA “EDNA MARIA SEVERINO”</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/574/pl_n._094.2021_lei_n._2788.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/574/pl_n._094.2021_lei_n._2788.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/575/pl_n._095.2021_lei_n._2789.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/575/pl_n._095.2021_lei_n._2789.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA DO MUNICÍPIO PARA GARANTIA, PROTEÇÃO E AMPLIAÇÃO DOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA – TEA E SEUS FAMILIARES</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/576/pl_n._096.2021_lei_n._2790.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/576/pl_n._096.2021_lei_n._2790.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE COMBATE A PEDOFILIA E DISPÕE SOBRE A SEMANA DE PREVENÇÃO E COMBATE À PEDOFILIA, CYBERPEDOFILIA E ABUSO SEXUAL DE CRIANÇAS E ADOLESCENTES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/577/pl_n._097.2021_lei_n._2791.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/577/pl_n._097.2021_lei_n._2791.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE FIXAÇÃO DE ADESIVO, CARTAZ OU QUADRO CONTENDO OS DIZERES “DISQUE-DENÚNCIA – 100 (24 HORAS): ABUSO SEXUAL (PEDOFILIA), VIOLÊNCIA E MAUS-TRATOS, COMETIDOS CONTRA CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/578/pl_n._098.2021_lei_n._2784.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/578/pl_n._098.2021_lei_n._2784.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “MARCELO NOVAIS FRANCO” A PONTE DO DOURADINHO LOCALIZADA NO MUNICÍPIO DO PRATA-MG</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/579/pl_n._099.2021_lei_n._2774.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/579/pl_n._099.2021_lei_n._2774.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO, I DO ARTIGO 38 DA LEI N.º 2.680/2020 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2021 E NO CAPUT DO ART. 6º DA LEI N. 2.699/2020 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PRATA/MG PARA O EXERCÍCIO DE 2021 NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/580/pl_n._100.2021_lei_n._2775.2021_98_de_104_paginas.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/580/pl_n._100.2021_lei_n._2775.2021_98_de_104_paginas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DO PRATA A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2021</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/581/pl_n._101.2021_lei_n._2776.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/581/pl_n._101.2021_lei_n._2776.2021.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/582/pl_n._102.2021_lei_n._2777.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/582/pl_n._102.2021_lei_n._2777.2021.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/788/pl_n._103.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/788/pl_n._103.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA A PRAÇA DO DISTRITO DO PATRIMÔNIO DO RIO DO PEIXE COM A PRAÇA JOSÉ GERALDO DE SIQUEIRA ZÉ BRAZ</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pl_n._104.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pl_n._104.2021.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR, CLEITON, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/790/pl_n._105.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/790/pl_n._105.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS BANCÁRIO</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/791/pl_n._106.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/791/pl_n._106.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ESPAÇO RESERVADO EM SHOWS, APRESENTAÇÕES ARTÍSTICAS E CULTURAIS, TEATROS, EVENTOS ESPORTIVOS E SIMILARES PARA PESSOAS COM DEFICIÊNCIA FÍSICA OU MOBILIDADE REDUZIDA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/792/pl_n._107.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/792/pl_n._107.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO OBJETO DA EMENDA 17/2020-V (REPASSE PARA APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS) DO ANEXO - EMENDAS LOA 2021 DA LEI N. 2.699/2020</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/793/pl_n._108.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/793/pl_n._108.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DO NÚMERO DO DISQUE DENÚNCIA DA VIOLÊNCIA CONTRA A MULHER NOS LOCAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/794/pl_n._109.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/794/pl_n._109.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização e distribuição do uniforme escolar na rede pública municipal de ensino do Prata na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/795/pl_n._110.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/795/pl_n._110.2021.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/796/pl_n._111.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/796/pl_n._111.2021.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/797/pl_n._112.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/797/pl_n._112.2021.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/798/pl_n._113.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/798/pl_n._113.2021.pdf</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/799/pl_n._114.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/799/pl_n._114.2021.pdf</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/800/pl_n._115.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/800/pl_n._115.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA O REFEITÓRIO DO ALMOXARIFADO MUNICIPAL DE "REFEITÓRIO ANA ROSA PIRES DA SILVA"</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/801/pl_n._116.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/801/pl_n._116.2021.pdf</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/802/pl_n._117.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/802/pl_n._117.2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DA PRAÇA DO BAIRRO BELVEDERE DE "AGENOR PÁDUA VILELA" LOCALIZADA NO MUNICÍPIO DO PRATA</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/803/pl_n._118.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/803/pl_n._118.2021.pdf</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/804/pl_n._119.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/804/pl_n._119.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DO PRATA A DOAR O BEM IMÓVEL PÚBLICO A ORDEM DOS ADVOGADOS DO BRASIL NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/805/pl_n._120.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/805/pl_n._120.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE ESPORTES, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pl_n._121.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pl_n._121.2021.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E INSTITUI O FUNDO MUNICIPAL DE APOIO AO ESPORTE, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pl_n._122.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pl_n._122.2021.pdf</t>
   </si>
   <si>
     <t>ABONA O SERVIDOR PÚBLICO COM FOLGA ANUAL NO DIA DE SEU ANIVERSÁRIO NATALÍCIO, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>ARTUR, CLAUDIMAR, DANILO, NEVILSON</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/808/pl_n._123.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/808/pl_n._123.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO EXCEPCIONAL PARA PAGAMENTO DE RATEIO – FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/809/pl_n._124.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/809/pl_n._124.2021.pdf</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/874/projeto_de_lei_complementar_n._001.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/874/projeto_de_lei_complementar_n._001.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DO PRATA-MG, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_complementar_n._002.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_complementar_n._002.2021.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/862/plc_n._003.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/862/plc_n._003.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/863/plc_n._004.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/863/plc_n._004.2021.pdf</t>
   </si>
   <si>
     <t>Altera o Estatuto dos Servidores Públicos do Município do Prata/MG, na forma que especifica e, dá outras providências</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/873/projeto_de_decreto_legislativo_n._001.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/873/projeto_de_decreto_legislativo_n._001.2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A JOAQUIM LEÔNCIO DE ARAÚJO</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pr_n._001.2021_resolucao_n._001.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pr_n._001.2021_resolucao_n._001.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento restos a pagar e demais saldos inscritos na Dívida flutuante da Câmara Municipal, nos exercícios financeiros de 1998, 1999, 2000 e 2003 e dá outras providências</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pr_n._002.2021.pdf</t>
+    <t>http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pr_n._002.2021.pdf</t>
   </si>
   <si>
     <t>Institui Normas e Procedimentos de Controle Interno da Câmara Municipal do Prata-MG, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3765,68 +3765,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_001_cleiton_01.02.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_002_cleiton_01.02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/286/003_01.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/287/004_01.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/288/005_01.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/289/006_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/290/007_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/291/008_01.02.2021fabio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/292/009_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/293/010_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/294/011_01.02.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/295/012_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/296/013_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/297/014_08.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/298/015_08.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/299/016_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/300/017_08.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/301/018_08.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/302/019_08.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/303/020_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/304/021_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/305/022_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/306/023_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/307/024_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/308/025_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/309/026_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/310/027_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/311/028_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/312/029_08.02.2021fabio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/313/030_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/314/031_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/315/032_08.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/316/033_08.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/317/034_08.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/318/035_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/319/036_08.02.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/320/037_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/321/038_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/322/039_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/323/040_08.02.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n._041.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n._042.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/324/043_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/325/044_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/326/045_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/327/046_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/328/047_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/329/048_15.02.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/330/049_15.02.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/331/050_15.02.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/332/051_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/333/052_115.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/334/053_15.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/335/054_15.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/336/055_15.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/337/056_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/338/057_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/339/058_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/340/059_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/341/060_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/342/061_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/343/062_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/344/063_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/345/064_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/346/065_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/347/066_15.02.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/348/067_15.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/349/068_15.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/350/069_22.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/351/070_22.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/352/071_22.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/353/072_22.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/354/073_22.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/355/074_22.02.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/356/075_22.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/357/076_01.03.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/358/077_01.03.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/359/078_01.03.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/360/079_01.03.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/361/080_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/362/081_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/363/082_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/364/083_01.03.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/365/084_01.03.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/366/085_01.03.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/367/086_01.03.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/368/087_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/369/089_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/370/090_02.08.021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/371/091_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/372/092_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/373/093_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/374/094_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/375/095_02.08.2021_nevilson_e_danilo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/376/096_09.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/377/097_09.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/378/098_09.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/379/099_09.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/380/100_09.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/381/101_09.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/382/102_09.08.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/383/103_16.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/384/104_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/385/105_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/386/106_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/387/107_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/388/108_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/389/109_23.08.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/390/110_23.08.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/391/111_23.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/392/112_23.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/393/113_23.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/394/114_23.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/395/115_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/396/116_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/397/117_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/398/118_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/399/119_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/400/120_10.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/401/121_10.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/402/122_10.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/403/123_10.09.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/404/124_10.09.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/405/125_10.09.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/406/126_13.09.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/407/126_13.09.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/408/128_13.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/409/129_20.09.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/410/130_13.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/411/131_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/412/132_13.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/413/133_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/414/134_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/415/135_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/416/136_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/417/137_20.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/418/138_20.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/419/139_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/420/140_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/421/141_20.09.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/422/142_27.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/423/143_27.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/424/144_27.09.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/425/145_27.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/426/146_27.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/427/147_27.09.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/428/148_27.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/429/149_04.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/430/150_04.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/431/151_04.10.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/432/152_04.10.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/433/153_04.10.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/434/154_11.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/435/155_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/436/156_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/437/157_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/438/158_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/439/159_07.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/440/160_13.10.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/441/161_13.10.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/442/162_13.10.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/443/163_18.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/444/164_18.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/445/165_26.10.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/446/166_25.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/447/167_25.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/448/168_25.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n._169.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n._170.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/449/171_26.10.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/450/172_26.10.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/451/173_03.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/452/174_03.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/453/175_03.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/454/176_17.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/455/177_17.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/456/178_17.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/457/179_17.11.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/458/180_17.11.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/459/181_17.11.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/460/182_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/461/183_21.11.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/462/184_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/463/185_21.11.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/464/186_21.11.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/465/187_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/466/188_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/467/189_22.11.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/468/190_22.11.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/469/191_22.11.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/470/192_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/471/193_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/472/194_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/473/195_06.12.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/474/196_06.12.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/475/197_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/476/198_06.12.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/477/199_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/478/200_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n._201.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/479/202_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/480/203_06.12.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/481/204_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/482/205_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/483/206_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/484/207_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/485/208_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/486/209_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/487/pl_n._001.2021_lei_n._2714.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/488/pl_n._002.2021_lei_n._2.713.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/489/pl_n._003.2021_lei_n._2712.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_n._004.2021_lei_n._2722.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_n._005.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/493/pl_n._007.2021_arquivado_-_rejeitado_-_falta_pagina_n._06.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/494/pl_n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/495/pl_n._009.2021_lei_n._2719.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/496/pl_n._010.2021_lei_n._2717.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/497/pl_n._011.2021_lei_n._2715.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/498/pl_n._012.2021_lei_n._2.723.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/499/pl_n._013.2021_lei_n._2718.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/867/projeto_de_lei_n._014.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/500/pl_n._015.2021_lei_n._2721.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/501/pl_n._016.2021_lei_n._2720.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/502/pl_n._017.2021_lei_n._2.724.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/503/pl_n._018.2021_lei_n._2735.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/504/pl_n._019.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/505/pl_n._020.2021_lei_n._2736.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/506/pl_n._021.2021_lei_n._2726.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_n._022.2021_lei_n._2.727.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_n._023.2021_lei_n._2737.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_n._024.2021_lei_n._2725.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/510/pl_n._025.2021_lei_n._2730.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/511/pl_n._026.2021_lei_n._2729.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/512/pl_n._027.2021__lei_n._2728.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/513/pl_n._028.2021_lei_n._2731.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/514/pl_n._029.2021_lei_n._2741.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/515/pl_n._030.2021_lei_n._2742.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/516/pl_n._031.2021_lei_n._2763.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/517/pl_n._032.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/518/pl_n._033.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/519/pl_n._034.2021_lei_n._2732.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/520/pl_n._035.2021_lei_n._2744.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/521/pl_n._036.2021_lei_n._2745.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/522/pl_n._037.2021_lei_n._2739.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/523/pl_n._038.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/524/pl_n._039.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/868/projeto_de_lei_n._040.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/525/pl_n._041_2021_substitutivo_lei_n._2808.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/526/pl_n._042.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/527/pl_n._043.2021_lei_n._2746.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/528/pl_n._044.2021_lei_n._2.750.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/529/pl_n._045.2021_substitutivo_lei_n._2749.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/530/pl_n._046.2021_lei_n._2785.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/531/pl_n._047.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/532/pl_n._048.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/533/pl_n._049.2021_lei_n._2747.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/534/pl_n._050.2021_lei_n._2748.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/535/pl_n._051.2021_lei_n._2743.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/536/pl_n._052._2021_lei_n._2759.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/537/pl_n._053.2021___lei_n._2.751.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/538/pl_n._054.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/539/pl_n._055.2021_lei_n._2752.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/540/pl_n._056.2021_lei_n._2753.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/869/projeto_de_lei_n._057.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/541/pl_n._058.2021_lei_n._2764.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/542/pl_n._059.2021_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/543/pl_n._060.2021_lei_n._2795.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/544/pl_n._061.2021_lei_n._2786.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/545/pl_n._062.2021_lei_n._2754.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_n._063.2021_lei_n._2758.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_n._064.2021_lei_n._2757.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_n._065.2021_lei_n._2797.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_n._066.2021_lei_n._2755.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_n._067.2021_lei_n._2761.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/551/pl_n._068.2021_lei_n._2787.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/552/pl_n._069.2021_-.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/553/pl_n._070.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/554/pl_n._071.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/555/pl_n._072.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/556/pl_n._073.2021_lei_n._2766.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/557/pl_n._074.2021_lei_n._2767.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/558/pl_n._075.2021_lei_n._2768.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/559/pl_n._076.2021_lei_n._2772.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/560/pl_n._077.2021_lei_n._2769.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/561/pl_n._078.2021_lei_n._2770.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/562/pl_n._079.2021_lei_n._2771.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_n._080.2021-.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/563/pl_n._081.2021_lei_n._2814.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/564/pl_n._082.2021_lei_n._2778.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/565/pl_n._083.2021_lei_n._2792.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/871/projeto_de_lei_n._084.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/566/pl_n._085.2021_lei_n._2773.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/872/projeto_de_lei_n._086.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/567/pl_n._087.2021_lei_n._2779.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/568/pl_n._088.2021_lei_n._2780.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/569/pl_n._089.2021_lei_n._2798.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/570/pl_n._090.2021_lei_n._2793.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/571/pl_n._091.2021_lei_n._2781.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/572/pl_n._092.2021_lei_n._2782.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/573/pl_n._093.2021_lei_n._2783.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/574/pl_n._094.2021_lei_n._2788.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/575/pl_n._095.2021_lei_n._2789.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/576/pl_n._096.2021_lei_n._2790.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/577/pl_n._097.2021_lei_n._2791.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/578/pl_n._098.2021_lei_n._2784.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/579/pl_n._099.2021_lei_n._2774.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/580/pl_n._100.2021_lei_n._2775.2021_98_de_104_paginas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/581/pl_n._101.2021_lei_n._2776.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/582/pl_n._102.2021_lei_n._2777.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/788/pl_n._103.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pl_n._104.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/790/pl_n._105.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/791/pl_n._106.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/792/pl_n._107.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/793/pl_n._108.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/794/pl_n._109.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/795/pl_n._110.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/796/pl_n._111.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/797/pl_n._112.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/798/pl_n._113.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/799/pl_n._114.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/800/pl_n._115.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/801/pl_n._116.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/802/pl_n._117.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/803/pl_n._118.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/804/pl_n._119.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/805/pl_n._120.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pl_n._121.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pl_n._122.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/808/pl_n._123.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/809/pl_n._124.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/874/projeto_de_lei_complementar_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_complementar_n._002.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/862/plc_n._003.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/863/plc_n._004.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/873/projeto_de_decreto_legislativo_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pr_n._001.2021_resolucao_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pr_n._002.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_001_cleiton_01.02.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_002_cleiton_01.02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/286/003_01.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/287/004_01.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/288/005_01.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/289/006_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/290/007_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/291/008_01.02.2021fabio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/292/009_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/293/010_01.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/294/011_01.02.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/295/012_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/296/013_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/297/014_08.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/298/015_08.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/299/016_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/300/017_08.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/301/018_08.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/302/019_08.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/303/020_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/304/021_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/305/022_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/306/023_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/307/024_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/308/025_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/309/026_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/310/027_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/311/028_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/312/029_08.02.2021fabio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/313/030_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/314/031_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/315/032_08.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/316/033_08.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/317/034_08.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/318/035_08.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/319/036_08.02.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/320/037_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/321/038_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/322/039_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/323/040_08.02.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n._041.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n._042.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/324/043_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/325/044_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/326/045_08.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/327/046_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/328/047_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/329/048_15.02.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/330/049_15.02.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/331/050_15.02.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/332/051_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/333/052_115.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/334/053_15.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/335/054_15.02.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/336/055_15.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/337/056_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/338/057_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/339/058_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/340/059_15.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/341/060_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/342/061_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/343/062_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/344/063_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/345/064_15.02.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/346/065_15.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/347/066_15.02.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/348/067_15.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/349/068_15.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/350/069_22.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/351/070_22.02.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/352/071_22.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/353/072_22.02.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/354/073_22.02.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/355/074_22.02.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/356/075_22.02.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/357/076_01.03.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/358/077_01.03.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/359/078_01.03.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/360/079_01.03.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/361/080_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/362/081_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/363/082_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/364/083_01.03.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/365/084_01.03.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/366/085_01.03.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/367/086_01.03.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/368/087_01.03.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/369/089_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/370/090_02.08.021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/371/091_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/372/092_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/373/093_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/374/094_02.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/375/095_02.08.2021_nevilson_e_danilo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/376/096_09.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/377/097_09.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/378/098_09.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/379/099_09.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/380/100_09.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/381/101_09.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/382/102_09.08.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/383/103_16.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/384/104_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/385/105_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/386/106_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/387/107_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/388/108_16.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/389/109_23.08.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/390/110_23.08.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/391/111_23.08.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/392/112_23.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/393/113_23.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/394/114_23.08.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/395/115_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/396/116_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/397/117_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/398/118_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/399/119_23.08.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/400/120_10.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/401/121_10.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/402/122_10.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/403/123_10.09.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/404/124_10.09.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/405/125_10.09.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/406/126_13.09.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/407/126_13.09.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/408/128_13.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/409/129_20.09.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/410/130_13.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/411/131_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/412/132_13.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/413/133_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/414/134_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/415/135_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/416/136_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/417/137_20.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/418/138_20.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/419/139_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/420/140_20.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/421/141_20.09.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/422/142_27.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/423/143_27.09.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/424/144_27.09.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/425/145_27.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/426/146_27.09.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/427/147_27.09.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/428/148_27.09.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/429/149_04.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/430/150_04.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/431/151_04.10.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/432/152_04.10.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/433/153_04.10.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/434/154_11.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/435/155_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/436/156_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/437/157_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/438/158_13.10.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/439/159_07.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/440/160_13.10.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/441/161_13.10.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/442/162_13.10.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/443/163_18.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/444/164_18.10.2021_ane_rose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/445/165_26.10.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/446/166_25.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/447/167_25.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/448/168_25.10.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n._169.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n._170.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/449/171_26.10.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/450/172_26.10.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/451/173_03.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/452/174_03.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/453/175_03.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/454/176_17.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/455/177_17.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/456/178_17.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/457/179_17.11.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/458/180_17.11.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/459/181_17.11.2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/460/182_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/461/183_21.11.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/462/184_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/463/185_21.11.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/464/186_21.11.2021_artur_bruno.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/465/187_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/466/188_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/467/189_22.11.2021_cleiton.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/468/190_22.11.2021_ozanan.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/469/191_22.11.2021_tiago.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/470/192_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/471/193_21.11.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/472/194_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/473/195_06.12.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/474/196_06.12.2021_jair.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/475/197_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/476/198_06.12.2021_claudimar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/477/199_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/478/200_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n._201.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/479/202_06.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/480/203_06.12.2021_danilo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/481/204_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/482/205_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/483/206_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/484/207_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/485/208_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/486/209_13.12.2021_nevilson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/487/pl_n._001.2021_lei_n._2714.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/488/pl_n._002.2021_lei_n._2.713.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/489/pl_n._003.2021_lei_n._2712.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_n._004.2021_lei_n._2722.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_n._005.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/493/pl_n._007.2021_arquivado_-_rejeitado_-_falta_pagina_n._06.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/494/pl_n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/495/pl_n._009.2021_lei_n._2719.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/496/pl_n._010.2021_lei_n._2717.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/497/pl_n._011.2021_lei_n._2715.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/498/pl_n._012.2021_lei_n._2.723.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/499/pl_n._013.2021_lei_n._2718.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/867/projeto_de_lei_n._014.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/500/pl_n._015.2021_lei_n._2721.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/501/pl_n._016.2021_lei_n._2720.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/502/pl_n._017.2021_lei_n._2.724.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/503/pl_n._018.2021_lei_n._2735.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/504/pl_n._019.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/505/pl_n._020.2021_lei_n._2736.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/506/pl_n._021.2021_lei_n._2726.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_n._022.2021_lei_n._2.727.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_n._023.2021_lei_n._2737.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_n._024.2021_lei_n._2725.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/510/pl_n._025.2021_lei_n._2730.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/511/pl_n._026.2021_lei_n._2729.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/512/pl_n._027.2021__lei_n._2728.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/513/pl_n._028.2021_lei_n._2731.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/514/pl_n._029.2021_lei_n._2741.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/515/pl_n._030.2021_lei_n._2742.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/516/pl_n._031.2021_lei_n._2763.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/517/pl_n._032.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/518/pl_n._033.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/519/pl_n._034.2021_lei_n._2732.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/520/pl_n._035.2021_lei_n._2744.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/521/pl_n._036.2021_lei_n._2745.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/522/pl_n._037.2021_lei_n._2739.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/523/pl_n._038.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/524/pl_n._039.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/868/projeto_de_lei_n._040.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/525/pl_n._041_2021_substitutivo_lei_n._2808.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/526/pl_n._042.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/527/pl_n._043.2021_lei_n._2746.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/528/pl_n._044.2021_lei_n._2.750.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/529/pl_n._045.2021_substitutivo_lei_n._2749.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/530/pl_n._046.2021_lei_n._2785.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/531/pl_n._047.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/532/pl_n._048.2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/533/pl_n._049.2021_lei_n._2747.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/534/pl_n._050.2021_lei_n._2748.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/535/pl_n._051.2021_lei_n._2743.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/536/pl_n._052._2021_lei_n._2759.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/537/pl_n._053.2021___lei_n._2.751.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/538/pl_n._054.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/539/pl_n._055.2021_lei_n._2752.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/540/pl_n._056.2021_lei_n._2753.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/869/projeto_de_lei_n._057.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/541/pl_n._058.2021_lei_n._2764.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/542/pl_n._059.2021_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/543/pl_n._060.2021_lei_n._2795.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/544/pl_n._061.2021_lei_n._2786.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/545/pl_n._062.2021_lei_n._2754.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_n._063.2021_lei_n._2758.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_n._064.2021_lei_n._2757.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_n._065.2021_lei_n._2797.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_n._066.2021_lei_n._2755.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_n._067.2021_lei_n._2761.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/551/pl_n._068.2021_lei_n._2787.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/552/pl_n._069.2021_-.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/553/pl_n._070.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/554/pl_n._071.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/555/pl_n._072.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/556/pl_n._073.2021_lei_n._2766.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/557/pl_n._074.2021_lei_n._2767.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/558/pl_n._075.2021_lei_n._2768.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/559/pl_n._076.2021_lei_n._2772.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/560/pl_n._077.2021_lei_n._2769.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/561/pl_n._078.2021_lei_n._2770.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/562/pl_n._079.2021_lei_n._2771.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_n._080.2021-.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/563/pl_n._081.2021_lei_n._2814.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/564/pl_n._082.2021_lei_n._2778.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/565/pl_n._083.2021_lei_n._2792.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/871/projeto_de_lei_n._084.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/566/pl_n._085.2021_lei_n._2773.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/872/projeto_de_lei_n._086.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/567/pl_n._087.2021_lei_n._2779.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/568/pl_n._088.2021_lei_n._2780.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/569/pl_n._089.2021_lei_n._2798.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/570/pl_n._090.2021_lei_n._2793.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/571/pl_n._091.2021_lei_n._2781.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/572/pl_n._092.2021_lei_n._2782.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/573/pl_n._093.2021_lei_n._2783.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/574/pl_n._094.2021_lei_n._2788.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/575/pl_n._095.2021_lei_n._2789.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/576/pl_n._096.2021_lei_n._2790.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/577/pl_n._097.2021_lei_n._2791.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/578/pl_n._098.2021_lei_n._2784.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/579/pl_n._099.2021_lei_n._2774.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/580/pl_n._100.2021_lei_n._2775.2021_98_de_104_paginas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/581/pl_n._101.2021_lei_n._2776.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/582/pl_n._102.2021_lei_n._2777.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/788/pl_n._103.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pl_n._104.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/790/pl_n._105.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/791/pl_n._106.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/792/pl_n._107.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/793/pl_n._108.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/794/pl_n._109.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/795/pl_n._110.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/796/pl_n._111.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/797/pl_n._112.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/798/pl_n._113.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/799/pl_n._114.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/800/pl_n._115.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/801/pl_n._116.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/802/pl_n._117.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/803/pl_n._118.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/804/pl_n._119.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/805/pl_n._120.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pl_n._121.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pl_n._122.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/808/pl_n._123.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/809/pl_n._124.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/874/projeto_de_lei_complementar_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_complementar_n._002.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/862/plc_n._003.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/863/plc_n._004.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/873/projeto_de_decreto_legislativo_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pr_n._001.2021_resolucao_n._001.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.prata.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pr_n._002.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>